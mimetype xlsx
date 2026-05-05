--- v0 (2025-12-13)
+++ v1 (2026-05-05)
@@ -54,1524 +54,1524 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa da Câmara - Mesa</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Acrescenta o §2º ao art. 50 da Lei Orgânica do Município de Carmo da Mata/MG, nos termos do art. 7º, incisos VIII e XVII, da Constituição Federal.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/plom_13_-_alienacao_terrenos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/plom_13_-_alienacao_terrenos.doc</t>
   </si>
   <si>
     <t>“Dá nova redação ao art. 31 da Lei Orgânica Municipal e dá outras providências”</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plc_116_vagas_motoristas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plc_116_vagas_motoristas.pdf</t>
   </si>
   <si>
     <t>Aumenta número de vagas da função de motorista, e altera o Anexo I da Lei Complementar Municipal 99, de 06 de julho de 2022, que dispõe sobre a nova reestruturação do plano de cargos, vencimentos e carreiras dos servidores da administração geral da Prefeitura Municipal de Carmo da Mata - MG.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/17/plc_117_cargos_comissionados.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/17/plc_117_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os cargos em comissão e as funções de confiança da Administração Direta e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plc_118_piso_enfermagem.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plc_118_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre complementação do piso salarial nacional do enfermeiro e técnico de enfermagem a que se refere a Lei Federal nº 14.434, de 04 de agosto de 2022, Emenda Constitucional 127, de 22 de dezembro de 2022 e estabelece outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/plc_119_diretor.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/plc_119_diretor.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar 82 de 24.11.2007 que dispõe sobre o plano de cargos, carreira, remuneração e valorização dos profissionais de educação do Município de Carmo da Mata-MG.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Waltinho da D. Maria do Zé da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pl_1.785_visita_a_dependente_quimico.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pl_1.785_visita_a_dependente_quimico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, através da Secretaria Municipal De Saúde, a disponibilizar profissional médico ou assistente social para visita domiciliar de dependente químico.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/13/pl_1.786_semana_conselheiro_tutelar.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/13/pl_1.786_semana_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Conselheiro Tutelar no Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/10/pl_1.787_programa_seguranca_escolar.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/10/pl_1.787_programa_seguranca_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Segurança Escolar no Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ldo_2024_-_carmo_da_mata_com_anexos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ldo_2024_-_carmo_da_mata_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei de orçamento para o ano de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/12/pl_1.789_-_gratificacoes_2023.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/12/pl_1.789_-_gratificacoes_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação de Agente de Contratação – GAC, a Gratificação de Fiscal de Contrato – GFC, a Gratificação de Agente de Apoio - GAA, a Gratificação de Desempenho de Atividade de Modernização dos Processos Legislativos – GDAM, na Câmara Municipal de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>Matheus Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/1/pl_1.790_-_agendamento_eletronico_saude.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/1/pl_1.790_-_agendamento_eletronico_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do controle de agendamentos na Secretaria Municipal de Saúde mediante utilização de sistema eletrônico de registro de protocolo e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/2/pl_1.791_-_wifi.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/2/pl_1.791_-_wifi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Wi-Fi Conecta Carmo, para ofertar sinal de internet gratuitamente em locais públicos do Município.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pl_1.792_subvencao_cantinho_pimpolhos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pl_1.792_subvencao_cantinho_pimpolhos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo da Mata(MG) a conceder subvenção social a sociedade Cantinho dos Pimpolhos e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_1.793_sistema_de_cultura.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_1.793_sistema_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema municipal de cultura de Carmo da Mata, seus princípios, objetivos, estrutura, organização, gestão, interrelações entre os seus componentes, recursos humanos, financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pl_1.794_agente_contratacao_pregoeiro.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pl_1.794_agente_contratacao_pregoeiro.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e diretrizes para a atuação do agente de contratação, do pregoeiro e da equipe de apoio, na Administração Direta e Indireta e dá outras providências. (Renumerado do PLC 118/2023)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_1.795_sta_casa_cemig.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_1.795_sta_casa_cemig.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo da Mata a conceder subvenção social a Santa Casa de Misericórdia - CEMIG.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pl_1.796_sta_casa_pgfn.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pl_1.796_sta_casa_pgfn.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo da Mata a conceder subvenção social a Santa Casa de Misericórdia - PGFN.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pl_1.797_processo_seletivo.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pl_1.797_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Cria cargos para cumprimento dos programas governamentais para provimento através de Processo Seletivo Simplificado, e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/29/pl_1.798_semana_da_reciclagem_e_meio_ambiente.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/29/pl_1.798_semana_da_reciclagem_e_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Cria a semana municipal da reciclagem e do meio ambiente nas escolas municipais do município de Carmo da Mata.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>Silvana do Nelson</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_1.799_transporte_doacao_sangue.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_1.799_transporte_doacao_sangue.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de transporte gratuito para a doação de sangue.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_1.800_semana_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_1.800_semana_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Inclusão e de Luta da Pessoa com Deficiência no Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_1.801_protecao_solar.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_1.801_protecao_solar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de equipamento de proteção contra radiação solar aos servidores públicos que desempenhem funções ao ar livre no âmbito do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_1.802_estradas_rurais.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_1.802_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal Melhor Caminho, de conservação de estradas rurais.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_1.803_convenio_santa_casa.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_1.803_convenio_santa_casa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo da Mata a celebrar convênio com entidade filantrópica que especifica para repasse financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_1.804_transparencia_obras_publicas.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_1.804_transparencia_obras_publicas.docx</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_1.805_indicadores_educacionais.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_1.805_indicadores_educacionais.pdf</t>
   </si>
   <si>
     <t>Lei de responsabilidade educacional do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEXEC</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pl_1.806_chacreamento.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pl_1.806_chacreamento.pdf</t>
   </si>
   <si>
     <t>Aprova chacreamento denominado Residencial Campo das Abelhas de finalidade residencial de propriedade da Imobiliária Campo das Abelhas Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_1.807_altera_anexo_processo_seletivo.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_1.807_altera_anexo_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 1.672, de 04.04.2023 que cria cargos para cumprimento de programas governamentais para provimento através de processo seletivo simplificado, e dá outras providências em relação à habilitação exigida para o cargo de agente comunitário de saúde, agente de vigilância epidemiológica – controle de febre amarela, dengue, chikungunya e zika, e agente de vigilância epidemiológica – controle de chagas e zoonoses e vetores.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_1.808_semana_do_coracao.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_1.808_semana_do_coracao.pdf</t>
   </si>
   <si>
     <t>Cria a Semana Municipal de Cuidados com o Coração e Prevenção às Doenças Cardíacas na cidade de Carmo da Mata MG.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_1.809_campo_das_abelhas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_1.809_campo_das_abelhas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o chacreamento denominado “Residencial Campo das Abelhas” de finalidade residencial de propriedade da Imobiliária Campo das Abelhas Ltda. e dá outras providências</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_1.810_despesas_agressao_animais.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_1.810_despesas_agressao_animais.pdf</t>
   </si>
   <si>
     <t>Determina que os agentes de crimes de maus-tratos a animais arquem com as despesas do tratamento do animal agredido.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_1.811_loa.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_1.811_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Carmo da Mata para o exercício financeiro de 2024 e dá outras providências. - LOA</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_1.812_credito_especial.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_1.812_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_1.813_semana_mulher_empreendedora.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_1.813_semana_mulher_empreendedora.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Empreendedorismo Feminino e o Dia da Mulher Empreendedora.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_1.814_alienacao_imovel.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_1.814_alienacao_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação dos imóveis que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_1.815_semana_da_familia.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_1.815_semana_da_familia.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Valorização das Famílias no Município de Carmo da Mata- MG e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/pl_1.816_plano_de_saude.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/pl_1.816_plano_de_saude.docx</t>
   </si>
   <si>
     <t>Dispõe sobre benefício assistencial de saúde para servidores e agentes políticos da Câmara Municipal.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>Geraldinho do Moçambique</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/pl_1.817_transporte_urbano.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/pl_1.817_transporte_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço público de transporte coletivo.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/pl_1.818_dezembro_laranja.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/pl_1.818_dezembro_laranja.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Carmo da Mata, o mês Dezembro Laranja de conscientização e prevenção ao câncer de pele; e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/pl_1.819_-_altera_remuneracao_enfermagem.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/pl_1.819_-_altera_remuneracao_enfermagem.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 1.672, que cria cargos para cumprimento dos Programas Governamentais para provimento através de Processo Seletivo Simplificado, e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/pl_1.820_dia_de_doar.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/pl_1.820_dia_de_doar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o “dia de doar” no calendário de eventos do Município.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_1.821_conselho_idoso.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_1.821_conselho_idoso.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal do Idoso, cria o Conselho Municipal dos Direitos da Pessoa Idosa, o Fundo Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_1.822_paz_nas_escolas.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_1.822_paz_nas_escolas.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Paz nas Escolas”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_1.823_subvencao_patrimonio_historico.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_1.823_subvencao_patrimonio_historico.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo da Mata (Mg) a conceder Subvenção Social a Paróquia Nossa Senhora do Carmo e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_1.824_subsidio_prefeito.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_1.824_subsidio_prefeito.docx</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, Vice-Prefeito e Secretários Municipais para a Legislatura 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente da Câmara de Carmo da Mata-MG, para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Carmo da Mata, Estado de Minas Gerais, relativas ao exercício financeiro de 2021, apreciadas pelo Tribunal de Contas do Estado de Minas Gerais, mediante parecer prévio exarado nos autos do processo 1120368.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/resolucao_291_amm.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/resolucao_291_amm.pdf</t>
   </si>
   <si>
     <t>Estabelece os meios oficiais de publicação dos atos normativos e administrativos da Câmara Municipal de Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pres_292_-_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pres_292_-_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Carmo da Mata.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/197/pres_294_fixa_subsidio_vereadores.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/197/pres_294_fixa_subsidio_vereadores.docx</t>
   </si>
   <si>
     <t>Fixa o valor do subsídio dos agentes políticos municipais para a legislatura 2025 – 2028.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto a proposição de lei</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 1.790/2023, que dispõe sobre a obrigatoriedade do controle de agendamentos na Secretaria Municipal de Saúde mediante utilização de sistema eletrônico de registro de protocolo e dá outras providências.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 1.791/2023, que dispõe sobre o Programa Wi-Fi Conecta Carmo, para ofertar sinal de internet gratuitamente em locais públicos do Município.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 1.801/2023, que dispõe sobre o fornecimento de equipamentos de proteção contra a radiação solar aos servidores públicos que desempenhem funções ao ar livre no âmbito do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final, Toninho do Inter</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/26/pl_1.788_emenda_01.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/26/pl_1.788_emenda_01.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 9º, 11, 12 e 17.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_1.785_emenda_01.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_1.785_emenda_01.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 6º e altera redação demais artigos do Projeto de Lei nº 1.785/2023.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_1.812_credito_especial_emenda_substitutiva_01.pdf.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_1.812_credito_especial_emenda_substitutiva_01.pdf.docx</t>
   </si>
   <si>
     <t>Altera o art. 2º do Projeto de Lei nº 1.812/2023, que abre crédito especial</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI Nº 1.816/2023</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_1.811_ploa_-_emendas_impositivas.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_1.811_ploa_-_emendas_impositivas.docx</t>
   </si>
   <si>
     <t>Emendas parlamentares impositivas para o orçamento de 2024</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/02_-_nega_do_jaci.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/02_-_nega_do_jaci.doc</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DA d. NEGA DO JACI</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/03_-_nilsinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/03_-_nilsinho.doc</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DO SR. NILSINHO</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/209/03_-_nilsinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/209/03_-_nilsinho.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR” para a família DO Sr. Nilson Morais de Oliveira, em virtude de seu falecimento ocorrido em 30 de agosto de 2023.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/210/04_-_d._maria_adame.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/210/04_-_d._maria_adame.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR” para a família da Sra. Maria Auxiliadora Adame Carvalho, em virtude de seu falecimento ocorrido em 10 de dezembro de 2023.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/211/05_-_mestre_carlao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/211/05_-_mestre_carlao.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO” ao  SR. CARLOS ALBERTO JUSTINO PEREIRA, pelo trabalho desenvolvido com a comunidade carmense na prática da arte marcial jiu-jitsu.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Informações sobre as providências acerca das recomendações do TCE MG.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/7/103_-_waltinho_-_iluminacao_atonio_souza_fontes.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/7/103_-_waltinho_-_iluminacao_atonio_souza_fontes.pdf</t>
   </si>
   <si>
     <t>Iluminação da rua Antônio Fontes Souza no Bairro Deputado Milton Salles.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Infraestrutura em vias dos Bairros Belo Horizonte I e Belo Horizonte II.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/9/105_-_waltinho_-finisa.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/9/105_-_waltinho_-finisa.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Projeto Finisa – Projeto de Lei Municipal 1.728.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/22/106_-_mateus_-_hospital.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/22/106_-_mateus_-_hospital.docx</t>
   </si>
   <si>
     <t>Informações sobre as reformas realizadas na Santa Casa de Misericórdia de Carmo da Mata – Hospital Olinto Diniz.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Justificativa do Executivo para não conceder subvenção social para a APAE, Vila da Melhor Idade e custeio do transporte do estudantes</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/33/110_-_waltinho_-_material_delegacia.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/33/110_-_waltinho_-_material_delegacia.docx</t>
   </si>
   <si>
     <t>Tendo em vista que foi realizado pregão eletrônico 005/2023 com fins de aquisição de material a ser destinado à Delegacia de Polícia Civil de Carmo da Mata, venho solicitar informações acompanhada de justificativa, do motivo pelo qual o material não foi totalmente entre ao departamento.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>LUCAS LASMAR, deputado estadual, requer o uso da palavra para falar SOBRE A Santa casa de misericórdia de Carmo da Mata.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/35/112_-_palavra_-_tulio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/35/112_-_palavra_-_tulio.doc</t>
   </si>
   <si>
     <t>Túlio Marques Sales, cidadão carmense,  requer o uso da palavra para falar sobre a importância das Políticas Públicas.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Referente ao empréstimo do finisa</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Encaminhar relatório detalhado e atual contendo os valores referentes as dívidas do município dentre elas dívidas contratuais (incluindo a Cemig), empréstimos e financiamentos, parcelamento previdenciário, outras dívidas não contratuais e precatórios (alimentares e de terceiros).</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Cópia de todos os contratos celebrados com empresas de publicidade</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/39/116_-_waltinho_-_patrol.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/39/116_-_waltinho_-_patrol.docx</t>
   </si>
   <si>
     <t>Cópia do contrato de aluguel da Patrol usada para fazer a manutenção das estradas rurais, seguido dos comprovantes de nota fiscal, nota de empenho e comprovante de pagamento.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Extrato atualizado dos recursos recebidos referente ao acordo da Vale com o estado de Minas Gerais destinado aos municípios.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/41/118_-_geraldinho_cemiterio.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/41/118_-_geraldinho_cemiterio.docx</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa Legislativa cópia do mapa contendo os lotes do cemitério.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/42/119_-_palavra_-_cristina.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/42/119_-_palavra_-_cristina.doc</t>
   </si>
   <si>
     <t>Cristina Maria Teixeira de Castro, cidadã carmense, requer o uso da palavra para falar sobre o trânsito em Carmo da Mata.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>INFORMAÇÕES RECEITAS DA ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Valor dos recursos recebidos na pasta da Cultura e valor gasto com festa do congado neste exercício financeiro.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/122_-_waltinho_-_ata_professores.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/122_-_waltinho_-_ata_professores.docx</t>
   </si>
   <si>
     <t>Ata da reunião realizada ente o Prefeito e sua equipe com os professores da rede municipal, ocorrida no dia 11 de agosto, no prédio da E. M. Silviano Brandão.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Motivos pelos quais as emendas impositivas relativas aos exercícios de 2021 e 2022 não foram cumpridas.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Repasse para entidades dos valores da emenda parlamentar da Dep. Greyce Elias.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Profissionais em cada escola municipal, urbana e rural.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/126_-_waltinho_-_fernando_lobato.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/126_-_waltinho_-_fernando_lobato.docx</t>
   </si>
   <si>
     <t>Valor ressarcido aos cofres públicos pelo ex-prefeito Fernando Lobato, bem como onde serão empregados estes recursos financeiros.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/127_-_matheus_-_vantagens_pessoais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/127_-_matheus_-_vantagens_pessoais.docx</t>
   </si>
   <si>
     <t>Decreto Municipal 2786, de 11 de maio de 2023, que trata do pagamento de vantagens pessoais suspensas por ocasião da pandemia da Covid 23.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Prestação de Contas contendo os gastos de toda a reforma da sede da usina de reciclagem.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/129_-_matheus_-_matrimonio.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/129_-_matheus_-_matrimonio.docx</t>
   </si>
   <si>
     <t>Informação sobre se a lei Municipal 1.664/2023 foi regulamentada</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/130_-_waltinho_-_parque_de_exposicao.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/130_-_waltinho_-_parque_de_exposicao.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia do contrato da empresa responsável pela execução da segunda etapa do Parque de Exposição</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Informar se o Município possui dívida com a Funasa e informar os motivos da paralisação da execução das obras da ETE.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/132_-_waltinho_-_tac.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/132_-_waltinho_-_tac.docx</t>
   </si>
   <si>
     <t>Termo de Ajustamento de Conduta pelo qual o município fica obrigado a ceder servidores para a entidade.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/133_-_waltinho_-_limpeza_veiculos.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/133_-_waltinho_-_limpeza_veiculos.docx</t>
   </si>
   <si>
     <t>Periodicidade da limpeza e a manutenção dos veículos das Secretarias de  educação e saúde.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Encaminhar cópia de todos os comprovantes de depósito da subvenção repassada para as entidades SOS Amor e Cantinho dos Pimpolhos.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/135_-_palavra_-_sintran.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/135_-_palavra_-_sintran.doc</t>
   </si>
   <si>
     <t>SITRAN - Requer a Palavra</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/136_-_waltinho_-_plano_de_gestacao_educacao.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/136_-_waltinho_-_plano_de_gestacao_educacao.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PLANO DE GESTÃO DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/137_-_waltinho_-_santa_casa.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/137_-_waltinho_-_santa_casa.docx</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/138_-_waltinho_-_medicoes_obras.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/138_-_waltinho_-_medicoes_obras.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES  SOBRE OBRAS PÚBLICAS</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Informações sobre padrão de energia substituído na reciclagem.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Matheus Nascimento, Waltinho da D. Maria do Zé da Farmácia</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PRESTAÇÃO DE CONTAS DO FUNDEB</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>INFORMAÇÕES  SOBRE EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RESERVATORIO DE AGUA</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/143_-_waltinho_-_contratacao_agosto_e_setembro.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/143_-_waltinho_-_contratacao_agosto_e_setembro.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONTRATAÇÃO DE PESSOAL</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/144_-_waltinho_-_manutencao_retorescavadeira.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/144_-_waltinho_-_manutencao_retorescavadeira.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE RETROESCAVADEIRA</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/145_-_waltinho_-_nota_fiscal_amp.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/145_-_waltinho_-_nota_fiscal_amp.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES  SOBRE NOTA FISCAIS DO FORNECEDOR  AMP</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/146_-_waltinho_-_olhos_dagua.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/146_-_waltinho_-_olhos_dagua.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CALÇAMENTO DA ESTRADA OLHOS D´ÁGUA</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/147_-_matheus_-_leis.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/147_-_matheus_-_leis.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AS LEIS MUNICIPAIS 1677 E 1678</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/148_-_palavra_-_fabinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/148_-_palavra_-_fabinho.doc</t>
   </si>
   <si>
     <t>Servidor do SAAE, Fabinho, requer uso da palavra para falar sobre água.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/108/149_-_matheus_-_convocacao_dizinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/108/149_-_matheus_-_convocacao_dizinho.docx</t>
   </si>
   <si>
     <t>Oficiado o Diretor do SAAE, na pessoa do Sr. Olady Aleixo Júnior, acompanhado,  para comparecer nesta Casa, no dia 16 de outubro, às 19 horas, para prestar esclarecimentos sobre as medidas preventivas para evitar a escassez de água no período da seca e a crise financeira da autarquia.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/150_-_waltinho_-_lista_de_medicamentos.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/150_-_waltinho_-_lista_de_medicamentos.docx</t>
   </si>
   <si>
     <t>Motivos pelos quais até a atual data a lista de medicamentos da farmácia municipal não foi atualizada</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/151_-_waltinho_-_multas_tce.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/151_-_waltinho_-_multas_tce.docx</t>
   </si>
   <si>
     <t>Multas aplicadas pelo Tribunal de Contas do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/152_-_waltinho_-_codigo_tributario.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/152_-_waltinho_-_codigo_tributario.docx</t>
   </si>
   <si>
     <t>Atualização do Código Tributário Municipal</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/153_-_waltinho_-__email_sedese.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/153_-_waltinho_-__email_sedese.docx</t>
   </si>
   <si>
     <t>Pesquisa SEDESE para mapear as atividades esportivas voltadas para as mulheres mineiras</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>ADIAMENTO DA DISCUSSÃO, POR 90 DIAS, DO PROJETO DE LEI 1805/2023 QUE LEI DE RESPONSABILIDADE EDUCACIONAL DO MUNICÍPIO DE CARMO DA MATA/MG</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Solicita informações sobre instalações de câmeras</t>
   </si>
   <si>
     <t>Solicita informações sobre empresa para calçamento na rua Félix da Costa</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Informações sobre pagamento do INSS dos servidores</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Informações sobre custeio de uniformes</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Taxa de desemprego</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Informações sobre celebração de TAC</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/161_-_waltinho_-_mamografia.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/161_-_waltinho_-_mamografia.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE REALIZAÇÃO DE MAMOGRAFIAS</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/162_-_waltinho_-_tac_tomabamento.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/162_-_waltinho_-_tac_tomabamento.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia do TAC – Termo de Ajustamento de Conduta, celebrado entre o Ministério Público e o Município referente ao tombamento de imóveis.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/163_-_waltinho_-_licitacao_processo_seletivo.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/163_-_waltinho_-_licitacao_processo_seletivo.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia do Processo Licitatório para contratação da empresa para realização do Processo Seletivo Ano 2023.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/164_-_waltinho_-_lista_fornecedores.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/164_-_waltinho_-_lista_fornecedores.docx</t>
   </si>
   <si>
     <t>Encaminhar lista contendo os débitos com fornecedores até o mês de outubro de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/165_-_waltinho_-_contrato_educacao.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/165_-_waltinho_-_contrato_educacao.docx</t>
   </si>
   <si>
     <t>Encaminhar uma cópia do contrato celebrado entre o município e o servidor ocupante do cargo de Auxiliar de Serviços Gerais da Educação, referente ao processo seletivo realizado 2022. Poderá ser em nome de qualquer servidor ocupante do referido cargo.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/166_-_waltinho_-_multas_saae.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/166_-_waltinho_-_multas_saae.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia das multas aplicadas ao SAAE nos anos de 2022/2023, bem como o parcelamento, com os comprovantes de pagamento das parcelas já realizadas, conforme informado pelo diretor do SAAE em reunião na câmara.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/167_-_waltinho_-_santa_rosa.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/167_-_waltinho_-_santa_rosa.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia da rescisão contratual da Empresa Santa Rosa, referente obra trecho da estrada Cachoeira D’água.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/168_-_waltinho_-_fh_metais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/168_-_waltinho_-_fh_metais.docx</t>
   </si>
   <si>
     <t>Tendo em vista que se encontra suspensa, há quase um ano,  a tramitação do projeto de Lei 1767/2022, que faz doação de terreno para a empresa  FH Metais, solicito que o executivo informe se ainda tem a intenção de manter esta doação e quais as medidas estão sendo tomadas para que o projeto possa retornar a tramitação.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Informar se o Hospital efetuou o pagamento dos débitos junto a Procuradoria Geral da Fazenda Nacional, em caso positivo encaminhar cópia da CND e em caso negativo justificar os motivos, uma vez que foi repassado subvenção para este fim.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/170_-_waltinho_-_pavimentacao_da_domingos_filho_e_petronio_camara.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/170_-_waltinho_-_pavimentacao_da_domingos_filho_e_petronio_camara.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia da nota fiscal e comprovante de pagamento referente aos serviços de drenagem e pavimentação da Rua José Domingo Filhos, no Bairro Colorado e da Avenida Petrônio de Paula Câmara – Cohab II, acompanhadas do termo de aceite da obra.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/171_-_waltinho_-_poliesportivo.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/171_-_waltinho_-_poliesportivo.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia da avaliação estrutural do muro do poliesportivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/172_-_silvana_-_fh_metais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/172_-_silvana_-_fh_metais.docx</t>
   </si>
   <si>
     <t>Que o executivo informe os motivos pelos quais a empresa FH Metais não se instalou, até o momento, em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/173-_waltinho_-_obras_feliz_costa.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/173-_waltinho_-_obras_feliz_costa.docx</t>
   </si>
   <si>
     <t>Que o Executivo informe os motivos pelos quais a empresa vencedora do certame 08/22 com o objeto: tomada de preços - contratação de empresa de engenharia especializada para execução de obras de pavimentação poliédrica de via rural no povoado dos Felix da Costa, até o momento não deu início às obras no local.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/174-_waltinho_-_inss_e_contrato_caixa.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/174-_waltinho_-_inss_e_contrato_caixa.docx</t>
   </si>
   <si>
     <t>Que O Executivo encaminhe cópia dos seguintes documentos:_x000D_
 1 - do Protocolo de entrega de documentos na Caixa Econômica Federal referente construção de uma ponte na comunidade da Forquilha – Contrato de repasse nº 914366/2021;_x000D_
 2 – do comprovante de recolhimento junto ao INSS dos valores retidos e da parte patronal de todos os servidores públicos da prefeitura referente a competência março de 2023 até outubro de 2023.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/175_-_palavra_-_jose_donizete.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/175_-_palavra_-_jose_donizete.doc</t>
   </si>
   <si>
     <t>Requerer o uso da palavra para a necessidade de um novo reservatório de água na cidade.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/176-_waltinho_-_recanto_lago.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/176-_waltinho_-_recanto_lago.docx</t>
   </si>
   <si>
     <t>Em relação ao Chacreamento/loteamento Recanto do Lago, requeiro as seguintes informações:_x000D_
 1 – Em relação aos lotes de caução, estes retornaram para o empreendedor?_x000D_
 2 – Quantos lotes ainda existem de caução?_x000D_
 3 – Encaminhar comprovante das respostas acima.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/177-_waltinho_-_mevra.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/177-_waltinho_-_mevra.docx</t>
   </si>
   <si>
     <t>A Empresa Mevra informou em sua rede social que tem uma parceria com a Prefeitura. Assim solicito as seguintes informações:_x000D_
 1 – o Município fez alguma doação de terreno ou algum recurso financeiro para a empresa supracitada?_x000D_
 2 – O município vai contribuir de alguma forma com a construção de alguma infraestrutura?_x000D_
 3 – Qual o retorno desta parceria para o Município?_x000D_
 4 – Encaminhar cópia do contrato/convênio celebrado entre o município e a empresa Mevra para a construção de casas populares.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/178-_waltinho_-_empreitera_cemig.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/178-_waltinho_-_empreitera_cemig.docx</t>
   </si>
   <si>
     <t>Encaminhar cópia do contrato atualizado celebrado entre o Município e a  empreiteira que realiza serviços de manutenção da CEMIG.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/179-_waltinho_-_pocos_artesianos.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/179-_waltinho_-_pocos_artesianos.docx</t>
   </si>
   <si>
     <t>Informar quantos são os poços artesianos e caixa dágua sob responsabilidade do SAAE, fazendo o devido mapeamento de localização dos mesmos, com foto se possível.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/180-_waltinho_-_periodo_chuvoso.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/180-_waltinho_-_periodo_chuvoso.docx</t>
   </si>
   <si>
     <t>Informar se o Município desenvolveu um plano de ação para prevenir os donos no período chuvoso, em caso positivo enviar do mesmo, em caso negativo informar os motivos pelo qual este plano não foi criado.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/204/181-_waltinho_-_alimentacao_escolar_e_limpeza.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/204/181-_waltinho_-_alimentacao_escolar_e_limpeza.docx</t>
   </si>
   <si>
     <t>Referente alimentação escolar e produtos de limpezas destinado às escolas municipais, solicito as seguintes informações, seguidos de documentos comprobatórios:_x000D_
 1)	Os pagamentos de fornecedores estão em dia?_x000D_
 2)	Como é feito o controle de fornecimentos para cada escola? Enviar cópia do mesmo._x000D_
 3)	Encaminhar o demonstrativo de gastos por escolas referente alimentação e produtos de limpezas.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Eu, Isac Gomes de Souza, cidadão carmense, venho requerer o uso da palavra para falar sobre a ponte da comunidade do Riacho.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Que o Município informe quantos veículos estão parados por falta de manutenção. Se há previsão para que a manutenção seja efetuada para que possam retornar à suas atividades ou se o município não tem o planejamento de reforma-los.</t>
   </si>
@@ -1677,516 +1677,516 @@
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Que o Município informe quantas pessoas realizaram a inscrição no Edital da Lei Paulo Gustavo publicado no dia 29/11/2023 no site da Prefeitura,.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Que o Município informe o valor gasto com o informativo da prefeitura que está sendo veiculado na cidade neste mês.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissão Permanente</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/27/parecer_11-23_pl_1.785_ccj_dependente_quimico.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/27/parecer_11-23_pl_1.785_ccj_dependente_quimico.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJRF pela rejeição do PL 1.785/2023, que autoriza o Poder Executivo, através da Secretaria Municipal de Saúde, a disponibilizar profissional médico ou assistente social para visita domiciliar de dependente químico.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/11/parecer_13-23_pl_1.787_ccj_programa_seguraca_escolar.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/11/parecer_13-23_pl_1.787_ccj_programa_seguraca_escolar.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJRF pela rejeição do PL 1.787/2023, que autoriza o Poder Executivo a instituir o Programa Municipal de Segurança Escolar no Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização Financeira e Orçamentária</t>
   </si>
   <si>
     <t>PARECER CFFO - Prestação de contas do Chefe do Poder Executivo Municipal referente ao exercício de 2020.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/18/090_waltinho_-__parque_ecologico.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/18/090_waltinho_-__parque_ecologico.doc</t>
   </si>
   <si>
     <t>Melhorias no Parque Ecológico Sô Bem</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/19/091_waltinho_-__reservatorio_de_agua.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/19/091_waltinho_-__reservatorio_de_agua.doc</t>
   </si>
   <si>
     <t>Novo reservatório de água para atender o bairro da Várzea</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Que o município melhore a qualidade da impressão de seus documentos.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Gil da Cohab</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/21/093_gil_-__transito.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/21/093_gil_-__transito.doc</t>
   </si>
   <si>
     <t>Melhorar a sinalização de trânsito na cidade.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Viabilidade de instituir no município o Conselho Municipal do Idoso</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Revinho</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/51/095_revinho_-__buraco_jose_firmino.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/51/095_revinho_-__buraco_jose_firmino.doc</t>
   </si>
   <si>
     <t>Providências no sentido de tapar os buracos da Rua José Firmino e Bairro Colorado.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/52/096_waltinho_-__placa_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/52/096_waltinho_-__placa_saude.doc</t>
   </si>
   <si>
     <t>Placa a ser afixada na sede do órgão explicando que pacientes com consultas agendadas pelo SUS tem prioridade no transporte público intermunicipal.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Transparência nas obras públicas.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Cursos de capacitação na área da informática, gratuitamente.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/60/099_waltinho_-_esgosto_cesario_rios.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/60/099_waltinho_-_esgosto_cesario_rios.doc</t>
   </si>
   <si>
     <t>Vedação no tampão do esgoto no final da Rua Cesário Rios.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Contratação de uma empresa de engenharia de trânsito, para que seja elaborado um estudo de modernização e harmonização do trânsito na cidade.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/101_-_waltinho__-_poda_de_arvore.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/101_-_waltinho__-_poda_de_arvore.doc</t>
   </si>
   <si>
     <t>Avaliação pelo CODEMA de pode de árvores secas na Rua Professora Neusa Câmara</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/102_waltinho_-_anteprojeto_idoso.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/102_waltinho_-_anteprojeto_idoso.doc</t>
   </si>
   <si>
     <t>Oferecimento de anteprojetos que  “Dispõe sobre a criação do Projeto Acolher de cuidados da pessoa idosa na cidade de Carmo da Mata” e que “Dispõe sabre a criação do Conselho Municipal de Mobilidade Urbana e da outras providências”  para serem analisados.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/103_-_waltinho__-_quebra_mola_antonio_correa_vaz.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/103_-_waltinho__-_quebra_mola_antonio_correa_vaz.doc</t>
   </si>
   <si>
     <t>Quebra mola (lombada) na Rua Antônio Correa Vaz (Ruas atrás do Fórum)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/104_-_waltinho__-_oficina_mecanica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/104_-_waltinho__-_oficina_mecanica.doc</t>
   </si>
   <si>
     <t>Construir uma oficina mecânica para tender a frota da administração, a fim de fazer a manutenção periódica nos veículos</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/79/105_-_revinho__-_asfalto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/79/105_-_revinho__-_asfalto.doc</t>
   </si>
   <si>
     <t>Avaliação do asfalto da Rua José Domingos</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/106-matheus_-_passage_pedestre_planeta_azul.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/106-matheus_-_passage_pedestre_planeta_azul.doc</t>
   </si>
   <si>
     <t>Passagem de pedestres na Rua Virgilio Silveira</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/107_-_revinho__-_agua_na_forquilha.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/107_-_revinho__-_agua_na_forquilha.doc</t>
   </si>
   <si>
     <t>Substituição da tubulação que leva água às residência na Comunidade da Forquilha</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/108_-_waltinho__-_cemiterio_animal.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/108_-_waltinho__-_cemiterio_animal.doc</t>
   </si>
   <si>
     <t>Construção de cemitério público de animais de pequeno e médio porte</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/109_-_waltinho__-_fundo_municipal_animal.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/109_-_waltinho__-_fundo_municipal_animal.doc</t>
   </si>
   <si>
     <t>Criação do Conselho e do Fundo Municipal de Proteção aos Animais</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/110_-_waltinho__-_passeio_nos_campos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/110_-_waltinho__-_passeio_nos_campos.doc</t>
   </si>
   <si>
     <t>Manutenção do passeio localizado no campo de futebol da comunidade dos Campos</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/111_-_waltinho__-_poda_de_galhos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/111_-_waltinho__-_poda_de_galhos.doc</t>
   </si>
   <si>
     <t>Prefeitura e CODEMA acompanhar as podas de arvores realizada pela empresa prestadora de  serviços para a CEMIG</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/112_-_waltinho__-_pesiana_na_farmacia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/112_-_waltinho__-_pesiana_na_farmacia.doc</t>
   </si>
   <si>
     <t>Instalar uma persiana nas janelas do deposito de remédio na farmácia municipal</t>
   </si>
   <si>
     <t>Reservatório de água</t>
   </si>
   <si>
     <t>Balcão de atendimento</t>
   </si>
   <si>
     <t>Adaptação van</t>
   </si>
   <si>
     <t>Juninho do Badu</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/116_-_juninho__-_saude_bucal.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/116_-_juninho__-_saude_bucal.doc</t>
   </si>
   <si>
     <t>Portaria do Ministério da Saúde (Portaria anexa)  que instituiu o pagamento por desempenho na atenção primária do Sistema único de Saúde para as equipes que fazem atendimentos bucais</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/117_-_waltinho__-_parque_ecologico.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/117_-_waltinho__-_parque_ecologico.doc</t>
   </si>
   <si>
     <t>Duchas (pelo menos 03), com água natural do córrego que abastece a lagoa do Parque Ecológico e limpeza da estrada que passa no fundo do Parque Ecológico</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/118_-_waltinho__-_tanques_parque_de_exposicao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/118_-_waltinho__-_tanques_parque_de_exposicao.doc</t>
   </si>
   <si>
     <t>Manter os tanques de água do parque de exposição limpos com produtos contra dengue.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/119_-_waltinho__-_podas_de_arvores_bomba.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/119_-_waltinho__-_podas_de_arvores_bomba.doc</t>
   </si>
   <si>
     <t>Que o CODEMA junto com a Administração Municipal, possa realizar a poda de arvores próximas as redes elétricas da casa de bombas do SAAE, com Urgência.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/120_-_waltinho__-_sinalizar_quebra_molas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/120_-_waltinho__-_sinalizar_quebra_molas.doc</t>
   </si>
   <si>
     <t>Sinalizar com placas e pinturas todos os quebra-molas de nossa cidade, até mesmo os localizados nos bairros, para evitar que danos sejam causados pela falta de sinalização.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/121_-_waltinho__-_placas_comunidades_rurais.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/121_-_waltinho__-_placas_comunidades_rurais.doc</t>
   </si>
   <si>
     <t>Autorização do DNIT para instalação de placas indicando o nome das comunidades rurais e a distância</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/123_-_waltinho__-_pac_selecoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/123_-_waltinho__-_pac_selecoes.doc</t>
   </si>
   <si>
     <t>Inscrição no NOVO PAC SELEÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/122_-_waltinho__-_limpeza_corrego.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/122_-_waltinho__-_limpeza_corrego.doc</t>
   </si>
   <si>
     <t>Providencie a limpeza do córrego do açude e do córrego Bom Jesus até o Rio Boa Vista</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/124-_waltinho__-_tapa_curaco_com_fresa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/124-_waltinho__-_tapa_curaco_com_fresa.doc</t>
   </si>
   <si>
     <t>Serviço de tapa-buracos com fresa de asfalto</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/125-_waltinho__-sinal_vivo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/125-_waltinho__-sinal_vivo.doc</t>
   </si>
   <si>
     <t>Melhorar o sinal de telefone e internet da operadora Vivo.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/126-_waltinho__-cabos_de_internet.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/126-_waltinho__-cabos_de_internet.doc</t>
   </si>
   <si>
     <t>Que o executivo notifique as empresas de internet no Município para quando trocar os cabos realizar a retiradas dos antigos</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/127_-_silvana__-_mutirao_limpeza_aeroporto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/127_-_silvana__-_mutirao_limpeza_aeroporto.doc</t>
   </si>
   <si>
     <t>Que o Executivo verifique a possibilidade de fazer um mutirão de limpeza no final do Bairro Aeroporto</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/128-_waltinho__-_devolucao_camara.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/128-_waltinho__-_devolucao_camara.doc</t>
   </si>
   <si>
     <t>Que o Município destine o dinheiro de devolução da Câmara Municipal, no final do ano, para o SAAE – Serviço Autônomo de Água e Esgoto, a fim de custear despesas com o décimo terceiro dos servidores públicos da autarquia e investir em melhorias na casa de Bomba.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/129-_waltinho__-_conselho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/129-_waltinho__-_conselho.doc</t>
   </si>
   <si>
     <t>Que o Município tome providências no sentido de realizar reunião com os membros do legislativo, a comunidade em geral e todo os conselhos municipais, com o objetivo de informar a relevância destes conselhos para os munícipes, bem como apresentar os membros integrantes e suas funções.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/130-_waltinho__-_fresa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/130-_waltinho__-_fresa.doc</t>
   </si>
   <si>
     <t>Que o executivo avalie a possibilidade e refazer os serviços de aplicação de fresa de asfalto nas Ruas do Bairro Alto dos Pinheiros, com a realização da devida compactação, a fim de evitar que a água pluvial leve embora na enxurrada todo o material.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/131-_waltinho__-_gerador_energia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/131-_waltinho__-_gerador_energia.doc</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de adquirir um gerador de energia elétrica para estação de captação (Casa de Bomba) de água do Ribeirão Boa Vista.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/132-_waltinho__-vasamento_fonte.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/132-_waltinho__-vasamento_fonte.doc</t>
   </si>
   <si>
     <t>Que o Executivo tome medidas definitivas no sentido de paralisar o vazamento da fonte de água localizada no jardim da Praça Presidente Vargas. A boia já substituída, porém, a mesma continua com vazamentos, sendo necessário a substituição de alguns azulejos e o rejunte geral dos demais a fim de vedar apropriadamente, evitando o vazamento de água.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/133-_waltinho__-servidor_carteira_de_identidade.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/133-_waltinho__-servidor_carteira_de_identidade.doc</t>
   </si>
   <si>
     <t>Que a administração possa ceder um servidor para a delegacia de polícia para trabalhar na confecção de carteiras de identidades, fazendo a designação do mesmo para participar do curso promovido para tal fim.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/134-_waltinho__-secretarias.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/134-_waltinho__-secretarias.doc</t>
   </si>
   <si>
     <t>Que o Executivo verifique a possiblidade de construir no local onde funciona o Departamento de Obras e que em breve estará vago, um imóvel que possa receber todas as secretarias do Municipais, de forma que estejam funcionando em um local mais adequado. Assim como construir uma sala para reuniões, palestras dentre outros, economizando com alugueis e dando maior conforto para os servidores e usuários de cada secretaria.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/135-_waltinho__-placa_transito.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/135-_waltinho__-placa_transito.doc</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de instalar uma placa de sinalização de trânsito, de CARGA E DESCARGA, em frente ao estabelecimento comercial na Rua Antonio Notini nº88, Centro, conforme solicitação dos proprietários do estabelecimento.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/136-_waltinho__-antonio_pedro.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/136-_waltinho__-antonio_pedro.doc</t>
   </si>
   <si>
     <t>Que seja realizado uma vistoria técnica da engenharia na Rua Antônio Pedro próximo ao imóvel do conhecido Zé do Leco para resolver a drenagem e coleta da água pluvial.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/137-_waltinho__-iluminacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/137-_waltinho__-iluminacao.doc</t>
   </si>
   <si>
     <t>Que a Empresa responsável pela troca de lâmpadas do Município possa realizar um analise técnica referente a luminária do posto localizado na Rua Antonio José Ferreira, nº115, Bairro Alto dos Pinheiros, pois já foi realizado várias trocadas da lâmpada e a mesma não dura noite toda ligada. A mesma solicitação para o poste localizado na esquina das Ruas Cesário Rios com Urquiza Teixeira.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/138-_waltinho__-lixo_doca_piassi.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/138-_waltinho__-lixo_doca_piassi.doc</t>
   </si>
   <si>
     <t>Que o município verifique a possibilidade de realizar uma limpeza, retirando o lixo, na Rua Doca Piassi, esquina com a Rua Caboclo próximo o nº 430 Bairro Cohab II. Também fazer a instalação de uma placa proibido jogar lixo, pois o local esta virando um descarte de lixo.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/185/139-_waltinho__-placas_de_ruas_cohab.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/185/139-_waltinho__-placas_de_ruas_cohab.doc</t>
   </si>
   <si>
     <t>Que o município faça a toca de lugar das placas dos nomes de ruas do Bairro Cohab II, pois as mesmas foram instaladas nas residências da esquinas de cada rua, antes dos proprietários instalar seus muros. Muitos construíram muros altos o que tem tampado a visualização das placas. Assim é necessário trocar as placas de lugar, fazendo a instalação correta em postes de ferro em cada esquina do bairro</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/140-_waltinho__-parque_ecologico.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/140-_waltinho__-parque_ecologico.doc</t>
   </si>
   <si>
     <t>Verificar a possibilidade de limpar todo o parque ecológico “Só Bem”, principalmente onde foram instalados brinquedos. Também é importante destinar um servidor para fazer a manutenção diária, assim como manter um servidor de roda noturno para proteger o prédio da Secretária de Agricultura, Parque Ecológico e de Exposição, e fazer a instalação de câmeras para dar maior segurança.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/141-_gil__-substituicao_tampoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/141-_gil__-substituicao_tampoes.doc</t>
   </si>
   <si>
     <t>Que o Município junto com o SAAE possa fazer as trocas das manilhas da Rua Cesário Rios, próximo ao nº 560, pois na época da chuva os tampões não suportam o volume de água e esta retorna entrando nas residências. Na época da seca, volta um mal cheiro insuportável, o que tem prejudicado muito os moradores do local. O incômodo é tanto que muitos não estão fazendo refeições nas suas residências, devido a este mal cheiro.</t>
   </si>
   <si>
     <t>Que seja providenciada a limpeza na linha férrea próximo as esquinas das Ruas Isaltino Teixeira com Ailton Costa; Inocêncio Salgado, Sebastião Paulino de Souza. Além da limpeza, providenciar a instalação de placas com indicação de “Proibido Jogar Lixo e entulhos” de forma a conscientizar as pessoas para fazer o descarte no local adequado.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/143-_waltinho__-_sinalizacao_isaltino_teixeira..doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/143-_waltinho__-_sinalizacao_isaltino_teixeira..doc</t>
   </si>
   <si>
     <t>Fazer a devida sinalização na rua Felisberto Correa Vaz, próximo a Escola Estadual Joaquim Afonso Rodrigues, instalando placas, pintando os quebra-molas e pintando faixa preferencial de pedestres a fim de dar maior segurança para alunos e demais usuários da via.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/144-_waltinho__-_esgoto_rua.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/144-_waltinho__-_esgoto_rua.doc</t>
   </si>
   <si>
     <t>Que o SAAE possa realizar um estudo técnico na Rua Rubens Antônio Câmara no Bairro Aeroporto, próximo a residência de número 120, devido solicitação de vários moradores da rua, pois o cheiro de esgoto está voltando muito forte, incomodando os moradores no dia-a-dia.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/145-_waltinho__-_descarte_de_lixo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/145-_waltinho__-_descarte_de_lixo.doc</t>
   </si>
   <si>
     <t>Que o município viabilize um local adequado para o descarte de entulhos de construção e jardins, uma vez que os mesmos estão sendo jogados próximos a residências ou em outros locais inapropriados.</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/193/146-_waltinho__-_lixeira.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/193/146-_waltinho__-_lixeira.doc</t>
   </si>
   <si>
     <t>Que seja instalada uma nova lixeira na Rua António Borges, pois a que estava no local encontra-se quebrada, precisando ser substituída.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/198/147-_gil__-poste.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/198/147-_gil__-poste.doc</t>
   </si>
   <si>
     <t>Que o Município verifique a possibilidade de colocar um poste de iluminação pública na rua Murilo Lobato Bicalho, próximo a residência de nº 35, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/199/148-_geraldinho__-_iluminacao_quiosque.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/199/148-_geraldinho__-_iluminacao_quiosque.doc</t>
   </si>
   <si>
     <t>Os moradores haviam iluminado o quiosque utilizando a energia elétrica de uma residência próxima ao local, porém os fios arrebentaram e o quiosque encontra-se totalmente no escuro, o que tem propiciado a prática de atos ilegais, além do uso de drogas e arruaças. Assim solicito que seja colocado um pequeno padrão para que possa levar energia do poste ao quiosque de forma a iluminar o local, dando maior segurança aos moradores locais.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/200/149-_waltinho__-_limpeza_parque_ecologico.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/200/149-_waltinho__-_limpeza_parque_ecologico.doc</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza atrás do parque ecológico, nas margens da estrada rural, pois a população sem consciência, está fazendo o local de  lixão. Providenciar, ainda, placas de “Proibido Jogar Lixo” para manter a limpeza do local.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/201/150-_waltinho__-_d._fatima_poda_de_arvores.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/201/150-_waltinho__-_d._fatima_poda_de_arvores.doc</t>
   </si>
   <si>
     <t>Que o Executivo através do CODEMA possa buscar junto a CEMIG a realização da poda de vários galhos das árvores na Rua Benjamin Constant, esquina com a Rua Dona Fatima, próximo a Residência de número 219.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/202/151-_waltinho__-_vazamento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/202/151-_waltinho__-_vazamento.doc</t>
   </si>
   <si>
     <t>Que o SAAE realize um estudo técnico na tubulação de água da Rua António Notini, próximo a residência 184, esquina com Rua Ascânio Diniz, pois no local tem um vazamento constante.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/203/152-_waltinho__-ponte_forquilha.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/203/152-_waltinho__-ponte_forquilha.doc</t>
   </si>
   <si>
     <t>Que o executivo faça a manutenção das laterais da ponte da forquilha, uma vez que a mesma já apresenta danos. A manutenção é necessária para que o buraco não se torne maior, possibilitando que caminhões e ônibus possam cair no local</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/212/155-_waltinho__-estrada_feix_da_costa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/212/155-_waltinho__-estrada_feix_da_costa.doc</t>
   </si>
   <si>
     <t>Que o Executivo faça a manutenção nas estradas que dão acesso ao povoado do Felix da Costa, pois tem muitos pontos aonde a água pluvial fica empossada causando lama. Solicito ainda que seja realizado um serviço de canaletas e manilhas para a retirada essas águas do veio das vias. Esta é uma solicitação dos moradores da localidade.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Referente aos R$ 300.000,00 (trezentos mil) para ser investido em infraestrutura, que também já se encontra em conta do município, solicito que o executivo reúna com os  representantes da Família PSB (partido PSB), conforme signatários do ofício anexo enviado ao Ex Deputado Federal Vilson, para definição dos locais aonde os recursos serão empregados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2499,68 +2499,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/plom_13_-_alienacao_terrenos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plc_116_vagas_motoristas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/17/plc_117_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plc_118_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/plc_119_diretor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pl_1.785_visita_a_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/13/pl_1.786_semana_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/10/pl_1.787_programa_seguranca_escolar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ldo_2024_-_carmo_da_mata_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/12/pl_1.789_-_gratificacoes_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/1/pl_1.790_-_agendamento_eletronico_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/2/pl_1.791_-_wifi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pl_1.792_subvencao_cantinho_pimpolhos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_1.793_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pl_1.794_agente_contratacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_1.795_sta_casa_cemig.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pl_1.796_sta_casa_pgfn.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pl_1.797_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/29/pl_1.798_semana_da_reciclagem_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_1.799_transporte_doacao_sangue.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_1.800_semana_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_1.801_protecao_solar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_1.802_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_1.803_convenio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_1.804_transparencia_obras_publicas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_1.805_indicadores_educacionais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pl_1.806_chacreamento.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_1.807_altera_anexo_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_1.808_semana_do_coracao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_1.809_campo_das_abelhas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_1.810_despesas_agressao_animais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_1.811_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_1.812_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_1.813_semana_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_1.814_alienacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_1.815_semana_da_familia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/pl_1.816_plano_de_saude.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/pl_1.817_transporte_urbano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/pl_1.818_dezembro_laranja.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/pl_1.819_-_altera_remuneracao_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/pl_1.820_dia_de_doar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_1.821_conselho_idoso.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_1.822_paz_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_1.823_subvencao_patrimonio_historico.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_1.824_subsidio_prefeito.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/resolucao_291_amm.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pres_292_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/197/pres_294_fixa_subsidio_vereadores.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/26/pl_1.788_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_1.785_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_1.812_credito_especial_emenda_substitutiva_01.pdf.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_1.811_ploa_-_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/02_-_nega_do_jaci.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/03_-_nilsinho.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/209/03_-_nilsinho.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/210/04_-_d._maria_adame.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/211/05_-_mestre_carlao.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/7/103_-_waltinho_-_iluminacao_atonio_souza_fontes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/9/105_-_waltinho_-finisa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/22/106_-_mateus_-_hospital.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/33/110_-_waltinho_-_material_delegacia.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/35/112_-_palavra_-_tulio.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/39/116_-_waltinho_-_patrol.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/41/118_-_geraldinho_cemiterio.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/42/119_-_palavra_-_cristina.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/122_-_waltinho_-_ata_professores.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/126_-_waltinho_-_fernando_lobato.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/127_-_matheus_-_vantagens_pessoais.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/129_-_matheus_-_matrimonio.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/130_-_waltinho_-_parque_de_exposicao.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/132_-_waltinho_-_tac.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/133_-_waltinho_-_limpeza_veiculos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/135_-_palavra_-_sintran.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/136_-_waltinho_-_plano_de_gestacao_educacao.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/137_-_waltinho_-_santa_casa.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/138_-_waltinho_-_medicoes_obras.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/143_-_waltinho_-_contratacao_agosto_e_setembro.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/144_-_waltinho_-_manutencao_retorescavadeira.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/145_-_waltinho_-_nota_fiscal_amp.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/146_-_waltinho_-_olhos_dagua.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/147_-_matheus_-_leis.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/148_-_palavra_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/108/149_-_matheus_-_convocacao_dizinho.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/150_-_waltinho_-_lista_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/151_-_waltinho_-_multas_tce.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/152_-_waltinho_-_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/153_-_waltinho_-__email_sedese.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/161_-_waltinho_-_mamografia.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/162_-_waltinho_-_tac_tomabamento.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/163_-_waltinho_-_licitacao_processo_seletivo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/164_-_waltinho_-_lista_fornecedores.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/165_-_waltinho_-_contrato_educacao.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/166_-_waltinho_-_multas_saae.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/167_-_waltinho_-_santa_rosa.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/168_-_waltinho_-_fh_metais.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/170_-_waltinho_-_pavimentacao_da_domingos_filho_e_petronio_camara.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/171_-_waltinho_-_poliesportivo.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/172_-_silvana_-_fh_metais.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/173-_waltinho_-_obras_feliz_costa.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/174-_waltinho_-_inss_e_contrato_caixa.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/175_-_palavra_-_jose_donizete.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/176-_waltinho_-_recanto_lago.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/177-_waltinho_-_mevra.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/178-_waltinho_-_empreitera_cemig.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/179-_waltinho_-_pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/180-_waltinho_-_periodo_chuvoso.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/204/181-_waltinho_-_alimentacao_escolar_e_limpeza.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/27/parecer_11-23_pl_1.785_ccj_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/11/parecer_13-23_pl_1.787_ccj_programa_seguraca_escolar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/18/090_waltinho_-__parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/19/091_waltinho_-__reservatorio_de_agua.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/21/093_gil_-__transito.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/51/095_revinho_-__buraco_jose_firmino.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/52/096_waltinho_-__placa_saude.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/60/099_waltinho_-_esgosto_cesario_rios.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/101_-_waltinho__-_poda_de_arvore.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/102_waltinho_-_anteprojeto_idoso.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/103_-_waltinho__-_quebra_mola_antonio_correa_vaz.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/104_-_waltinho__-_oficina_mecanica.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/79/105_-_revinho__-_asfalto.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/106-matheus_-_passage_pedestre_planeta_azul.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/107_-_revinho__-_agua_na_forquilha.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/108_-_waltinho__-_cemiterio_animal.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/109_-_waltinho__-_fundo_municipal_animal.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/110_-_waltinho__-_passeio_nos_campos.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/111_-_waltinho__-_poda_de_galhos.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/112_-_waltinho__-_pesiana_na_farmacia.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/116_-_juninho__-_saude_bucal.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/117_-_waltinho__-_parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/118_-_waltinho__-_tanques_parque_de_exposicao.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/119_-_waltinho__-_podas_de_arvores_bomba.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/120_-_waltinho__-_sinalizar_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/121_-_waltinho__-_placas_comunidades_rurais.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/123_-_waltinho__-_pac_selecoes.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/122_-_waltinho__-_limpeza_corrego.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/124-_waltinho__-_tapa_curaco_com_fresa.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/125-_waltinho__-sinal_vivo.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/126-_waltinho__-cabos_de_internet.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/127_-_silvana__-_mutirao_limpeza_aeroporto.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/128-_waltinho__-_devolucao_camara.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/129-_waltinho__-_conselho.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/130-_waltinho__-_fresa.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/131-_waltinho__-_gerador_energia.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/132-_waltinho__-vasamento_fonte.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/133-_waltinho__-servidor_carteira_de_identidade.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/134-_waltinho__-secretarias.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/135-_waltinho__-placa_transito.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/136-_waltinho__-antonio_pedro.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/137-_waltinho__-iluminacao.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/138-_waltinho__-lixo_doca_piassi.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/185/139-_waltinho__-placas_de_ruas_cohab.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/140-_waltinho__-parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/141-_gil__-substituicao_tampoes.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/143-_waltinho__-_sinalizacao_isaltino_teixeira..doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/144-_waltinho__-_esgoto_rua.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/145-_waltinho__-_descarte_de_lixo.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/193/146-_waltinho__-_lixeira.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/198/147-_gil__-poste.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/199/148-_geraldinho__-_iluminacao_quiosque.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/200/149-_waltinho__-_limpeza_parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/201/150-_waltinho__-_d._fatima_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/202/151-_waltinho__-_vazamento.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/203/152-_waltinho__-ponte_forquilha.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/212/155-_waltinho__-estrada_feix_da_costa.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/plom_13_-_alienacao_terrenos.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/15/plc_116_vagas_motoristas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/17/plc_117_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/28/plc_118_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/172/plc_119_diretor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pl_1.785_visita_a_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/13/pl_1.786_semana_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/10/pl_1.787_programa_seguranca_escolar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ldo_2024_-_carmo_da_mata_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/12/pl_1.789_-_gratificacoes_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/1/pl_1.790_-_agendamento_eletronico_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/2/pl_1.791_-_wifi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pl_1.792_subvencao_cantinho_pimpolhos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pl_1.793_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pl_1.794_agente_contratacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_1.795_sta_casa_cemig.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pl_1.796_sta_casa_pgfn.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pl_1.797_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/29/pl_1.798_semana_da_reciclagem_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/30/pl_1.799_transporte_doacao_sangue.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_1.800_semana_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_1.801_protecao_solar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_1.802_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_1.803_convenio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_1.804_transparencia_obras_publicas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_1.805_indicadores_educacionais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pl_1.806_chacreamento.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_1.807_altera_anexo_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_1.808_semana_do_coracao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_1.809_campo_das_abelhas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_1.810_despesas_agressao_animais.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_1.811_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_1.812_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_1.813_semana_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_1.814_alienacao_imovel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_1.815_semana_da_familia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/164/pl_1.816_plano_de_saude.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/162/pl_1.817_transporte_urbano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/163/pl_1.818_dezembro_laranja.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/165/pl_1.819_-_altera_remuneracao_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/170/pl_1.820_dia_de_doar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/194/pl_1.821_conselho_idoso.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/196/pl_1.822_paz_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/195/pl_1.823_subvencao_patrimonio_historico.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/206/pl_1.824_subsidio_prefeito.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/76/resolucao_291_amm.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/184/pres_292_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/197/pres_294_fixa_subsidio_vereadores.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/26/pl_1.788_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/31/pl_1.785_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_1.812_credito_especial_emenda_substitutiva_01.pdf.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/208/pl_1.811_ploa_-_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/100/02_-_nega_do_jaci.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/101/03_-_nilsinho.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/209/03_-_nilsinho.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/210/04_-_d._maria_adame.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/211/05_-_mestre_carlao.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/7/103_-_waltinho_-_iluminacao_atonio_souza_fontes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/9/105_-_waltinho_-finisa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/22/106_-_mateus_-_hospital.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/33/110_-_waltinho_-_material_delegacia.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/35/112_-_palavra_-_tulio.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/39/116_-_waltinho_-_patrol.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/41/118_-_geraldinho_cemiterio.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/42/119_-_palavra_-_cristina.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/62/122_-_waltinho_-_ata_professores.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/66/126_-_waltinho_-_fernando_lobato.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/67/127_-_matheus_-_vantagens_pessoais.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/73/129_-_matheus_-_matrimonio.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/74/130_-_waltinho_-_parque_de_exposicao.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/80/132_-_waltinho_-_tac.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/81/133_-_waltinho_-_limpeza_veiculos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/84/135_-_palavra_-_sintran.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/85/136_-_waltinho_-_plano_de_gestacao_educacao.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/86/137_-_waltinho_-_santa_casa.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/87/138_-_waltinho_-_medicoes_obras.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/95/143_-_waltinho_-_contratacao_agosto_e_setembro.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/96/144_-_waltinho_-_manutencao_retorescavadeira.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/97/145_-_waltinho_-_nota_fiscal_amp.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/98/146_-_waltinho_-_olhos_dagua.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/99/147_-_matheus_-_leis.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/102/148_-_palavra_-_fabinho.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/108/149_-_matheus_-_convocacao_dizinho.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/109/150_-_waltinho_-_lista_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/110/151_-_waltinho_-_multas_tce.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/111/152_-_waltinho_-_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/112/153_-_waltinho_-__email_sedese.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/128/161_-_waltinho_-_mamografia.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/134/162_-_waltinho_-_tac_tomabamento.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/135/163_-_waltinho_-_licitacao_processo_seletivo.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/136/164_-_waltinho_-_lista_fornecedores.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/137/165_-_waltinho_-_contrato_educacao.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/138/166_-_waltinho_-_multas_saae.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/139/167_-_waltinho_-_santa_rosa.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/140/168_-_waltinho_-_fh_metais.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/152/170_-_waltinho_-_pavimentacao_da_domingos_filho_e_petronio_camara.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/153/171_-_waltinho_-_poliesportivo.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/154/172_-_silvana_-_fh_metais.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/161/173-_waltinho_-_obras_feliz_costa.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/166/174-_waltinho_-_inss_e_contrato_caixa.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/174/175_-_palavra_-_jose_donizete.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/175/176-_waltinho_-_recanto_lago.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/176/177-_waltinho_-_mevra.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/177/178-_waltinho_-_empreitera_cemig.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/178/179-_waltinho_-_pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/179/180-_waltinho_-_periodo_chuvoso.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/204/181-_waltinho_-_alimentacao_escolar_e_limpeza.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/27/parecer_11-23_pl_1.785_ccj_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/11/parecer_13-23_pl_1.787_ccj_programa_seguraca_escolar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/18/090_waltinho_-__parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/19/091_waltinho_-__reservatorio_de_agua.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/21/093_gil_-__transito.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/51/095_revinho_-__buraco_jose_firmino.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/52/096_waltinho_-__placa_saude.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/60/099_waltinho_-_esgosto_cesario_rios.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/71/101_-_waltinho__-_poda_de_arvore.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/72/102_waltinho_-_anteprojeto_idoso.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/77/103_-_waltinho__-_quebra_mola_antonio_correa_vaz.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/78/104_-_waltinho__-_oficina_mecanica.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/79/105_-_revinho__-_asfalto.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/88/106-matheus_-_passage_pedestre_planeta_azul.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/93/107_-_revinho__-_agua_na_forquilha.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/94/108_-_waltinho__-_cemiterio_animal.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/103/109_-_waltinho__-_fundo_municipal_animal.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/105/110_-_waltinho__-_passeio_nos_campos.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/106/111_-_waltinho__-_poda_de_galhos.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/107/112_-_waltinho__-_pesiana_na_farmacia.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/124/116_-_juninho__-_saude_bucal.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/125/117_-_waltinho__-_parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/126/118_-_waltinho__-_tanques_parque_de_exposicao.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/127/119_-_waltinho__-_podas_de_arvores_bomba.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/132/120_-_waltinho__-_sinalizar_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/133/121_-_waltinho__-_placas_comunidades_rurais.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/146/123_-_waltinho__-_pac_selecoes.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/147/122_-_waltinho__-_limpeza_corrego.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/148/124-_waltinho__-_tapa_curaco_com_fresa.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/149/125-_waltinho__-sinal_vivo.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/150/126-_waltinho__-cabos_de_internet.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/151/127_-_silvana__-_mutirao_limpeza_aeroporto.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/157/128-_waltinho__-_devolucao_camara.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/158/129-_waltinho__-_conselho.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/159/130-_waltinho__-_fresa.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/160/131-_waltinho__-_gerador_energia.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/167/132-_waltinho__-vasamento_fonte.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/168/133-_waltinho__-servidor_carteira_de_identidade.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/169/134-_waltinho__-secretarias.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/180/135-_waltinho__-placa_transito.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/181/136-_waltinho__-antonio_pedro.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/182/137-_waltinho__-iluminacao.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/183/138-_waltinho__-lixo_doca_piassi.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/185/139-_waltinho__-placas_de_ruas_cohab.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/186/140-_waltinho__-parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/187/141-_gil__-substituicao_tampoes.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/190/143-_waltinho__-_sinalizacao_isaltino_teixeira..doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/191/144-_waltinho__-_esgoto_rua.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/192/145-_waltinho__-_descarte_de_lixo.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/193/146-_waltinho__-_lixeira.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/198/147-_gil__-poste.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/199/148-_geraldinho__-_iluminacao_quiosque.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/200/149-_waltinho__-_limpeza_parque_ecologico.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/201/150-_waltinho__-_d._fatima_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/202/151-_waltinho__-_vazamento.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/203/152-_waltinho__-ponte_forquilha.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/212/155-_waltinho__-estrada_feix_da_costa.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>