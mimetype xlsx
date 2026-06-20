--- v1 (2026-05-05)
+++ v2 (2026-06-20)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Mesa da Câmara - Mesa</t>
+    <t>Mesa Diretora da Câmara - Mesa</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Acrescenta o §2º ao art. 50 da Lei Orgânica do Município de Carmo da Mata/MG, nos termos do art. 7º, incisos VIII e XVII, da Constituição Federal.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2023/173/plom_13_-_alienacao_terrenos.doc</t>
   </si>
   <si>
     <t>“Dá nova redação ao art. 31 da Lei Orgânica Municipal e dá outras providências”</t>
   </si>
   <si>
     <t>15</t>
   </si>