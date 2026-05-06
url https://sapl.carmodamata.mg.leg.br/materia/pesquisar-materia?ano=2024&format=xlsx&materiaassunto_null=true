--- v0 (2025-12-14)
+++ v1 (2026-05-06)
@@ -54,3655 +54,3655 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa da Câmara - Mesa</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/218/plc_120_altera_lc_65_plano_de_cargos_legislativo.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/218/plc_120_altera_lc_65_plano_de_cargos_legislativo.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 65, de 12 de dezembro de 2012, que dispõe sobre o Plano de Cargos e Vencimentos dos servidores do Poder Legislativo do Município de Carmo da Mata, Estado de Minas Gerais e dá outras providências e seus anexos.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/255/plc_121_revisao_salarios.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/255/plc_121_revisao_salarios.doc</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores e Empregados Públicos do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/256/plc_122_cria_o_cargo_de_direitor_de_recursos_humanos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/256/plc_122_cria_o_cargo_de_direitor_de_recursos_humanos.doc</t>
   </si>
   <si>
     <t>Cria o cargo de Diretor de Recursos Humanos, altera o padrão de vencimentos do cargo de gabinete e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/271/plc_123_5-_revisao_salarios_saae.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/271/plc_123_5-_revisao_salarios_saae.doc</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos do Serviço Autônomo de Água e Esgoto do Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/272/plc_124_cria_cargo_de_fisioterapeuta_e_recepcionista.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/272/plc_124_cria_cargo_de_fisioterapeuta_e_recepcionista.doc</t>
   </si>
   <si>
     <t>Aumenta número de vagas da função de fisioterapeuta, recepcionista e engenheiro civil; extingue o cargo de laoratorista clínico e altera o anexo I da Lei Complementar Municipal nº 87, que dispõe sobre a nova reestruturação do plano de cargos, vencimentos e carreiras dos servidores da administração geral da Prefeitura Municipal de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/585/plc125_elaboracao_e_revisao_leis.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/585/plc125_elaboracao_e_revisao_leis.docx</t>
   </si>
   <si>
     <t>Dispõe sobre elaboração, a alteração e a consolidação das leis e demais atos normativos do Município, nos termos do parágrafo único do art. 59 da Constituição Federal e do parágrafo único do art. 63, da Constituição do Estado.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEXEC</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/215/pl_1.826_credito_adicional_saae.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/215/pl_1.826_credito_adicional_saae.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial no orçamento vigente de Carmo da Mata, para o exercício financeiro de 2024 e da outras providencias.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/216/pl_1.826_subvencao_cantinho_pimpolhos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/216/pl_1.826_subvencao_cantinho_pimpolhos.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo da Mata a conceder subvenção social à sociedade Cantinho dos Pimpolhos e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/217/pl_1.828_gratificacao_controle_interno.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/217/pl_1.828_gratificacao_controle_interno.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.668/2023, que institui a Gratificação de Agente de Contratação – GAC, a Gratificação de Fiscal de Contrato – GFC, a Gratificação de Agente de Apoio - GAA, a Gratificação de Desempenho de Atividade de Modernização dos Processos Legislativos – GDAM, na Câmara Municipal de Carmo da Mata/MG, para criar a Gratificação de Controle Interno.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>Waltinho da D. Maria do Zé da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/219/pl_1.829_lista_medicos_posto.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/219/pl_1.829_lista_medicos_posto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade da escala de trabalho dos médicos nas unidades de saúde do Município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/220/pl_1.830_dia_condutor_ambulancia.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/220/pl_1.830_dia_condutor_ambulancia.docx</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Condutor de Ambulância e Motorista de Transporte de Pacientes no âmbito do Município.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/239/pl_1.831_dia_terco_dos_homens.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/239/pl_1.831_dia_terco_dos_homens.docx</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Terço dos Homens.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/240/pl_1.832_botao_de_panico.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/240/pl_1.832_botao_de_panico.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de dispositivo eletrônico de segurança do tipo botão de pânico nas escolas públicas e privadas da rede de ensino do Município e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/254/pl_1833_remuneracao_de_conselheiro_tutelar.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/254/pl_1833_remuneracao_de_conselheiro_tutelar.doc</t>
   </si>
   <si>
     <t>Concede revisão salarial aos Conselheiros Tutelares do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_1834_abono_faltas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_1834_abono_faltas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o abono de faltas de servidores municipais acometidos de doenças decorrentes de epidemias.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_1835_areias_descartadas_de_fundicao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_1835_areias_descartadas_de_fundicao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização das areias descartadas de fundição.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_1836_adicional_de_desempenho_enfermagem.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_1836_adicional_de_desempenho_enfermagem.doc</t>
   </si>
   <si>
     <t>Institui gratificação de desempenho para os auxiliares de enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_1837_antena.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_1837_antena.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>Matheus Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_1838_iluminacao_publica.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_1838_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a qualidade da manutenção da prestação do serviço público essencial da iluminação pública.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>Silvana do Nelson</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_1839_dia_do_cauboi.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_1839_dia_do_cauboi.docx</t>
   </si>
   <si>
     <t>Institui o "Dia do Caubói" no calendário oficial de eventos do município de Carmo da Mata.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_1840_calculo_adicionais_enfermagem.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_1840_calculo_adicionais_enfermagem.doc</t>
   </si>
   <si>
     <t>Fixa os critérios para cálculo dos adicionais referentes aos cargos de enfermeiro e técnico de enfermagem da Administração Municipal de Carmo da Mata.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_1841_-_acrescenta_art._4o-a.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_1841_-_acrescenta_art._4o-a.doc</t>
   </si>
   <si>
     <t>Acrescenta o art. 4º-A à Lei Municipal nº 1.672/2023.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_1842_informacoes_reciclagem.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_1842_informacoes_reciclagem.docx</t>
   </si>
   <si>
     <t>Dispões sobre a publicidade das informações relativas aos materiais recicláveis recolhidos e comercializados pelo Município.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/307/pl_1843_politica_alunos_diabetes.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/307/pl_1843_politica_alunos_diabetes.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Assistência à Saúde de Alunos com Diabetes nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/308/pl_1844_programa_lixo_zero.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/308/pl_1844_programa_lixo_zero.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal Lixo Zero.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/319/12-_parceria_cantinho_pimpolhos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/319/12-_parceria_cantinho_pimpolhos.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de parceria, envolvendo a transferência de recursos financeiros, com a Sociedade Cantinho dos Pimpolhos, nos termos da Lei Federal nº 13.019/2014.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_1846_leishmaniose.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_1846_leishmaniose.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Controle da Leishmaniose.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/330/pl_1847_capacitacao_mulher.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/330/pl_1847_capacitacao_mulher.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Capacitação da Mulher.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/341/pl_1848_socorro_animais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/341/pl_1848_socorro_animais.docx</t>
   </si>
   <si>
     <t>Torna obrigatória a prestação de socorro aos animais atropelados no Município.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/365/pl_1849_campanha_vacina.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/365/pl_1849_campanha_vacina.docx</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Promoção da Vacinação nas escolas do Município.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/364/pl_1850_-_ldo_2025_1.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/364/pl_1850_-_ldo_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração e execução da lei de orçamento para o ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/366/pl_1851_dia_da_advogada.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/366/pl_1851_dia_da_advogada.docx</t>
   </si>
   <si>
     <t>Institui o dia municipal da mulher advogada no calendário oficial de eventos do Município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/380/pl_1852_dia_contra_violencia_idoso.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/380/pl_1852_dia_contra_violencia_idoso.docx</t>
   </si>
   <si>
     <t>Institui o dia municipal de conscientização sobre a violência contra o idoso no calendário oficial de eventos do Município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/386/pl_1853_abril_verde.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/386/pl_1853_abril_verde.docx</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal do Abril Verde de prevenção aos acidentes do trabalho e doenças ocupacionais.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/387/pl_1854_selo_pet_friendly.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/387/pl_1854_selo_pet_friendly.docx</t>
   </si>
   <si>
     <t>Institui o selo Pet Friendly no Município como certificação oficial para estabelecimentos comerciais que autorizam a entrada, a circulação e a permanência de animais de estimação.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/398/pl_1855_banco_curriculos_pessoas_deficiencia.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/398/pl_1855_banco_curriculos_pessoas_deficiencia.docx</t>
   </si>
   <si>
     <t>Institui o Banco de Currículos de Pessoas com Deficiência no Município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/399/pl_1856_placas_de_alerta.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/399/pl_1856_placas_de_alerta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de placas de alerta em locais com alta incidência de acidentes de trânsito.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/400/pl_1857_semana_contra_automutilacao.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/400/pl_1857_semana_contra_automutilacao.docx</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município a semana de prevenção, conscientização e combate à automutilação.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/426/pl_1858_campanha_depressao_infantil.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/426/pl_1858_campanha_depressao_infantil.docx</t>
   </si>
   <si>
     <t>Institui a Campanha de Conscientização sobre a Depressão na Infância e na Adolescência no Município de Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de parceria, envolvendo a transferência de recursos financeiros, com a Irmandade dos Congadeiros de Nossa Senhora do Rosário da Comunidade do Quilombo, nos termos da Lei Federal nº 13.019/2014.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de parceria, envolvendo a transferência de recursos financeiros, com a APAE - Associação de Pais e Amigos dos Excepcionais, nos termos da Lei Federal nº 13.019/2014.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de parceria, envolvendo a transferência de recursos financeiros, com a Associação Atlética Internacional, nos termos da Lei Federal nº 13.019/2014.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/430/pl_1862_exames_domicilio.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/430/pl_1862_exames_domicilio.docx</t>
   </si>
   <si>
     <t>Determina a coleta de material para exames médicos no domicílio.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/447/pl_1863_cadastro_adocao_animais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/447/pl_1863_cadastro_adocao_animais.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o cadastro municipal para adoção de animais.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/448/pl_1864_conselho_equidade_genero.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/448/pl_1864_conselho_equidade_genero.doc</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE EQUIDADE DE GÊNERO E DIVERSIDADE - COEGEN NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/456/pl_1865_dia_do_fundidor.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/456/pl_1865_dia_do_fundidor.docx</t>
   </si>
   <si>
     <t>Institui o dia municipal de do fundidor e dos trabalhadores de fundições no calendário oficial de eventos do Município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pl_1866_selo_dengue.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pl_1866_selo_dengue.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Selo de Combate à Dengue.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pl_1867_banheiro_quimico.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pl_1867_banheiro_quimico.docx</t>
   </si>
   <si>
     <t>Regulamenta a utilização de banheiros químicos em eventos públicos.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl_1868_semana_transito.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl_1868_semana_transito.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Trânsito.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl_1869_semana_artesanato.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl_1869_semana_artesanato.docx</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Artesão” e Institui e Inclui no Calendário Oficial de Eventos do Município o evento “Semana Municipal do Artesanato.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/472/pl_1870_selo_cultura.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/472/pl_1870_selo_cultura.docx</t>
   </si>
   <si>
     <t>Institui o Selo “Amigos da Cultura”.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/485/pl_1871_telefones_urgencia.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/485/pl_1871_telefones_urgencia.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de telefones emergenciais em ambientes públicos e privados.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/501/pl_1872_calendario_oficial.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/501/pl_1872_calendario_oficial.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Calendário Oficial de eventos e datas comemorativas do Município.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>Dispõe sobre o horário especial para servidor com deficiência ou que tenha cônjuge, filho ou dependente com deficiência.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pl_1874_loa.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pl_1874_loa.docx</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Carmo da Mata para o exercício financeiro de 2025e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/545/pl_1875_programa_contra_incendios_ambientais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/545/pl_1875_programa_contra_incendios_ambientais.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção e o combate a incêndios e queimadas ambientais.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pl_1876_declaracao_utilidade_publica_gira.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pl_1876_declaracao_utilidade_publica_gira.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade GIRA – Espaço de produção, pesquisa e performance em arte e cultura popular.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pl_1877_adote_uma_placa.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pl_1877_adote_uma_placa.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Adote uma Placa.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pl_1878_analise_agua_poco_artesiano.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pl_1878_analise_agua_poco_artesiano.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a análise anual da água dos poços artesianos comunitários do Município.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pl_1879_programa_transtornos_mentais_e_mutirao.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pl_1879_programa_transtornos_mentais_e_mutirao.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Compreendendo os Transtornos Mentais e o Mutirão de avaliação psicológica no Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/593/pl_1880_campanha_cinomose.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/593/pl_1880_campanha_cinomose.docx</t>
   </si>
   <si>
     <t>Institui a Campanha de Conscientização sobre a Cinomose Canina no Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/597/pl_1881_cabeamento.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/597/pl_1881_cabeamento.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a organização dos cabeamentos e fiações, identificação, alinhamento e retirada do excedente, no Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/598/__pl_1882_estatuto_dos_servidores_da_camara_municipal_-_redacao_final.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/598/__pl_1882_estatuto_dos_servidores_da_camara_municipal_-_redacao_final.docx</t>
   </si>
   <si>
     <t>Institui o Estatuto dos Servidores da Câmara Municipal De Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/603/pl_1883_carros_oficiais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/603/pl_1883_carros_oficiais.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de carros oficiais no Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/214/pres_295_altera_resolucao_diarias.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/214/pres_295_altera_resolucao_diarias.docx</t>
   </si>
   <si>
     <t>Altera a Resolução nº 204/2001, que dispõe sobre diárias para cobertura de despesas de viagens dos vereadores e servidores da Câmara Municipal de Carmo da Mata.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_resolucao_programa_de_integridade.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_resolucao_programa_de_integridade.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Integridade do Poder Legislativo de Carmo da Mata.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/605/pres_297_resolucao_processos_eletronicos_1.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/605/pres_297_resolucao_processos_eletronicos_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre os processos legislativo e administrativo eletrônicos.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pres_298_auxi_alimentacao_especial.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pres_298_auxi_alimentacao_especial.docx</t>
   </si>
   <si>
     <t>Institui o auxílio alimentação especial</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto a proposição de lei</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Municipal nº 1.805/2023, que dispõe sobre a Lei de responsabilidade educacional do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/299/plc_122_emenda_01.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/299/plc_122_emenda_01.docx</t>
   </si>
   <si>
     <t>Suprime o art. 2º e altera o Anexo I do Projeto de Lei Complementar nº 122/2024</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/321/plom_13_emenda_01.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/321/plom_13_emenda_01.docx</t>
   </si>
   <si>
     <t>Acrescente-se os seguintes parágrafos ao art. 31 proposto pelo art. 1º da Proposta de Emenda à Lei Orgânica nº 13/2023:</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/446/pl_1850-_ldo_2025_-_substitutivo_01.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/446/pl_1850-_ldo_2025_-_substitutivo_01.docx</t>
   </si>
   <si>
     <t>Substitutivo 01 ao Projeto de Lei nº 1.850/2024 - LDO</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pl_1874_ploa_2025_-_emendas_impositivas.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pl_1874_ploa_2025_-_emendas_impositivas.docx</t>
   </si>
   <si>
     <t>Emendas parlamentares impositivas</t>
   </si>
   <si>
     <t>PSUBS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_1805_subs_1_indicadores_educacionais.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_1805_subs_1_indicadores_educacionais.docx</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 1.805/2023</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/606/subst_01_pres_297_-_governo_digital_e_processos_eletronicos.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/606/subst_01_pres_297_-_governo_digital_e_processos_eletronicos.docx</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE RESOLUÇÃO Nº 297/2024: Estabelece a adoção do Governo Digital no Legislativo e o Programa Legislativo de Processos Eletrônicos, na Câmara Municipal de Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>APOIO A PEC MG.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DE MAURO LOBATO</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/243/006_-_waltinho_-_extrato_vale.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/243/006_-_waltinho_-_extrato_vale.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do extrato bancário atualizado, referente aos recursos financeiros recebidos do acordo da empresa Valle que se encontra em conta do município.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/394/02_lucas_lasmar.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/394/02_lucas_lasmar.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Deputado Estadual LUCAS LASMAR, pela destinação de recursos financeiros, no importe de quinhentos mil reais, para a reforma e compra de equipamentos do bloco cirúrgico da Santa Casa de Misericórdia de Carmo da Mata.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/437/03_espaco_arte_biachi.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/437/03_espaco_arte_biachi.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO” ao ESPAÇO DE ARTE BIANCHI</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/438/04_-_iracy.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/438/04_-_iracy.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR” para a família do Sr. Iracy Lobato Bicalho, em virtude de seu falecimento ocorrido em 26 de maio de 2024.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS AO ICAFE PELO FESTIVAL CULTURAL</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO FALECIMENTO DE JOSE CARLOS RICARDO</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>VOTOS DE PESAR PELO FALECIMENTO DE ANA PAULA</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/609/08_-_silma.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/609/08_-_silma.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO” para a servidora SILMA RESENDE FRANCISCANI, em reconhecimento ao excelente trabalho prestado nesta Casa Legislativa</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/610/09_-_ana_luiza.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/610/09_-_ana_luiza.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO” para a servidora ANA LUIZA AGRA ZAPONI, em reconhecimento ao excelente trabalho prestado nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/236/001_-_matheus_-_lei_protocolo_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/236/001_-_matheus_-_lei_protocolo_saude.doc</t>
   </si>
   <si>
     <t>Prestar as devidas informações, referente a aplicação e execução da Lei Municipal 1.677/2023</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/237/002_-_waltinho_-_cmprovante_santa_casa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/237/002_-_waltinho_-_cmprovante_santa_casa.doc</t>
   </si>
   <si>
     <t>Referente a Santa Casa de Misericórdia de Carmo da Mata, solicito a seguinte documentação:</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/238/003_-_waltinho_-_contrato_empresa_de_publicidade.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/238/003_-_waltinho_-_contrato_empresa_de_publicidade.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do contrato celebrado entre o Município e a empresa de publicidade, que tem por objetivo a publicação de fotos e matérias nas redes sociais.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/241/004_-_waltinho_-_emenda_cassio_soares.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/241/004_-_waltinho_-_emenda_cassio_soares.doc</t>
   </si>
   <si>
     <t>Informar quantas emendas parlamentares foram encaminhadas pelo Deputado Estadual Cássio Soares, juntamente com o comprovante de recebimento, durante o exercício de 2023 até a presente data.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/242/005_-_waltinho_-_emenda_vilson.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/242/005_-_waltinho_-_emenda_vilson.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do comprovante de recebimento da emenda parlamentar, no Valor de R$ 400.000,00 (quatrocentos mil reais), enviada pelo  ex Deputado Federal Vilson da FETAEMG, sendo R$50 Mil Creche dos Pimpolhos e R$50 mil Associação do Quilombo e R$300 Mil para infraestrutura, acompanhada de  cópia do extrato bancário referente ao recurso creditado em conta do município.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/309/006_-_waltinho_-_extrato_vale.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/309/006_-_waltinho_-_extrato_vale.doc</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/244/007_-_waltinho_-_dispensa_servidor.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/244/007_-_waltinho_-_dispensa_servidor.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual o servidor que fazia a manutenção das antenas de Tv com sinal para a rede alterosa e integração foi dispensado e se já houve nova contratação.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/245/008_-_waltinho_-_obras_paralisadas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/245/008_-_waltinho_-_obras_paralisadas.doc</t>
   </si>
   <si>
     <t>Referente as Obras: Salão comunitário dos Campos, Calçamento trecho da estrada cachoeira D’água e Calçamento de ruas comunidades dos Felix, informar, justificadamente, o motivo pelo qual até os dias atuais a primeira obra não foi iniciada e as demais encontram-se paralisadas</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/246/009_-_waltinho_-_multas_lei_da_dengue.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/246/009_-_waltinho_-_multas_lei_da_dengue.doc</t>
   </si>
   <si>
     <t>Informar quantas residências e terrenos baldios foram multados pelo município desde 2021 até a presente data, por estarem abandonados ou apresentarem foco do mosquito da dengue, tomando por base a aplicação das Leis Municipais 1.479/2015 e 1.589/2019, com a devida comprovação.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/247/010_-_waltinho_-_fumace.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/247/010_-_waltinho_-_fumace.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual o Município ainda não contratou o serviço de Fumacê, uma vem que foi declarada situação de calamidade e emergência devido a infestação pelo mosquito Aedes Aegypti – Decreto Municipal 2809/2024.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/248/011_-_waltinho_-_coreto_campos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/248/011_-_waltinho_-_coreto_campos.doc</t>
   </si>
   <si>
     <t>Informar se a obra referente ao coreto da comunidade dos Campos foi finalizada. Em caso positivo encaminhar o termo de recebimento, caso contrário informar os motivos pelos quais ainda não foi terminada.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/249/012_-_waltinho_-_asfato_colorado_e_cohab.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/249/012_-_waltinho_-_asfato_colorado_e_cohab.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do termo de notificação e comunicação para a empresa CRV que realizou a obra na Rua José Domingos Filhos, no Bairro Colorado e na AV Petrônio de Paula Câmara, no Bairro Cohab II.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/250/013_-_waltinho_-_finalizacao_de_obras.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/250/013_-_waltinho_-_finalizacao_de_obras.doc</t>
   </si>
   <si>
     <t>Informar, encaminhando a cópia do termo de entrega, se as seguintes obras foram finalizadas: Praça de Esporte, Praça do Colorado, Parque Ecológico e Praça do Bairro São Geraldo.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/251/014_-_waltinho_-_tac_conselheiro_tutelar.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/251/014_-_waltinho_-_tac_conselheiro_tutelar.doc</t>
   </si>
   <si>
     <t>Informar se o Município celebrou termo de Ajuste de Conduta com o Ministério Público referente a remuneração dos Conselheiros Tutelares, em caso positivo encaminhar cópia do mesmo.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/252/015_-_waltinho_-_reciclagem.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/252/015_-_waltinho_-_reciclagem.doc</t>
   </si>
   <si>
     <t>Informar qual o valor recebido em janeiro 2024, seguido do comprovante do pagamento da Empresa para o Município, com a venda de material reciclável. Informar ainda, qual valor mensal, é gasto pelo município para manter em funcionamento a usina de reciclagem do município.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/253/016_-_matheus_-_barraca_carnaval.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/253/016_-_matheus_-_barraca_carnaval.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia dos alvarás expedidos para funcionamento das barracas de carnaval, seguido dos comprovantes de pagamento referente a cada alvará.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/229/017_-_waltinho_-_finisa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/229/017_-_waltinho_-_finisa.doc</t>
   </si>
   <si>
     <t>Tendo por base os recursos financeiros do FINISA, informar, até o momento, quanto já foi gasto destes recursos, encaminhando a planilha demonstrativa e a atualização dos juros do empréstimo junto a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/230/018_-_waltinho_-_venda_reciclagem_2021_e_2022.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/230/018_-_waltinho_-_venda_reciclagem_2021_e_2022.doc</t>
   </si>
   <si>
     <t>Encaminhar os relatórios de vendas da Reciclagem ano 2021 e 2022, seguidos dos comprovantes.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/231/019_-_waltinho_-_cemiterio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/231/019_-_waltinho_-_cemiterio.doc</t>
   </si>
   <si>
     <t>Referente ao cemitério municipal, qual a programação da administração referente ao velório que se encontra parado em sua manutenção.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/232/020_-_waltinho_-_divida_com_a_funasa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/232/020_-_waltinho_-_divida_com_a_funasa.doc</t>
   </si>
   <si>
     <t>Informar qual o valor atualizado da dívida do Município com a Funasa.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/233/021_-_waltinho_-_poco_artesiano.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/233/021_-_waltinho_-_poco_artesiano.doc</t>
   </si>
   <si>
     <t>Referente poço artesiano na Comunidade dos Campos, na resposta do meu Requerimento de nº. 082/2022 o SAAE e a Prefeitura informaram que não foi executado e nem pago nenhum poço artesiano na Comunidade. Assim solicito informação se houve emenda parlamentar no valor de R$50 Mil do Deputado Estadual Cassio Soares. Em caso positivo informar onde se encontram estes recursos financeiro seguido de cópia do extrato bancário.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/234/022_-_waltinho_-_poliesportivo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/234/022_-_waltinho_-_poliesportivo.doc</t>
   </si>
   <si>
     <t>Referente local aonde seria um poliesportivo, a administração transformou em um deposito de pneus, materiais do departamento de obras e outros. Assim solicito informação sobre o motivo pelo qual não houve a recuperação do imóvel, dando a devida destinação ao mesmo, ou sendo finalizando o poliesportivo.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/235/023_-_waltinho_-_obra_cohab.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/235/023_-_waltinho_-_obra_cohab.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual as obras da Rua Antônio de Souza Fontes, até o momento, não tiveram início</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/225/024_-_waltinho_-_obra_cohab.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/225/024_-_waltinho_-_obra_cohab.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual, até o momento, não foi colocado a Placa conforme Item da Planilha da Obra na Av. Petrônio de Paula Câmara:</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/226/025_-_waltinho_-_cronograma.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/226/025_-_waltinho_-_cronograma.doc</t>
   </si>
   <si>
     <t>Cópia do CRONOGRAMA de atendimento da empresa que executa a manutenção de iluminação Pública no Município, perímetro Urbano e Rural. Mediante a posse destas informações, o vereador tem condições de informar a população sobre os dias e locais, de forma que possam ter suas solicitações referente ao serviço atendidas.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/227/026_-_matheus_-_lista_de_espera_consultas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/227/026_-_matheus_-_lista_de_espera_consultas.doc</t>
   </si>
   <si>
     <t>Que o Executivo encaminhe o balanço de consultas e exames médicos realizados durante os meses do exercício financeiro de 2023, bem como a lista de espera para a realização dos mesmos, conforme disposto na Lei Municipal 1.594 de 17 de março de 2020.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/228/027_-_matheus_-recursos_dengue.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/228/027_-_matheus_-recursos_dengue.doc</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/257/028_-_waltinho_-_contratacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/257/028_-_waltinho_-_contratacao.doc</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa se houve contratação de pessoal no período de 01 de janeiro a 29 de fevereiro de 2024, encaminhando cópia do contrato, bem como a justificativa da contratação.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/258/029_-_waltinho_-_agua_pluvial_d._fatima.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/258/029_-_waltinho_-_agua_pluvial_d._fatima.doc</t>
   </si>
   <si>
     <t>Referente a execução de recapeamento asfáltico na Rua Dona Fátima, no centro da cidade, conforme licitação nº 6/2024 PD/025 - Concorrência, não consta na planilha os serviços de drenagem da água pluvial.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/259/030_-_waltinho_-_agua_pluvial.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/259/030_-_waltinho_-_agua_pluvial.doc</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa as seguintes informações referente aos certames abaixo:_x000D_
 Recapeamentos de Vias Públicas – 1) Número da licitação: 6/2024 - número do processo administrativo - 025 Modalidade da licitação - CONCORRÊNCIA e 2) Número da licitação: 5/2024 número do processo administrativo: 024 Modalidade da licitação -  CONCORRÊNCIA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/260/031_-_waltinho_-_cahoeira_dos_dias.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/260/031_-_waltinho_-_cahoeira_dos_dias.doc</t>
   </si>
   <si>
     <t>Informar, se no dia 19 de fevereiro de 2024, o médico realizou atendimento no PSF da Comunidade da Cachoeira dos Dias. Em caso negativo, qual a justificativa pela falta do atendimento na data supracitada.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/261/032_-_waltinho_-_extrato_contas_bancarias.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/261/032_-_waltinho_-_extrato_contas_bancarias.doc</t>
   </si>
   <si>
     <t>Encaminhar, para o e-mail do vereador, em formato PDF, cópia do extrato bancário, atualizado, de TODAS as Contas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/262/033_-_waltinho_-_asfalto_rua_antonio_de_souza_fontes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/262/033_-_waltinho_-_asfalto_rua_antonio_de_souza_fontes.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual a Administração Municipal realizou duas licitações para o mesmo local, sendo celebrado o contrato de nº. 90/2023 com a empresa CRV Construtora Rezende e Alvarenga Ltda com objeto de pavimentação poliédrica na Rua Antônio de Souza Fontes e outra licitação para pavimentação asfáltica para o mesmo local, conforme discriminado abaixo:</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
     <t>PALAVRA A SRA. CLAUDIANA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/280/035_-_waltinho_-_pet.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/280/035_-_waltinho_-_pet.doc</t>
   </si>
   <si>
     <t>Informar se o Município realizou o preenchimento do formulário referente a conclusão da segunda etapa do Plano de Transporte Escolar (PTE) para repasses de 2024.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/281/36_-_waltinho_-_cemig_falta_de_iluminacao_publica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/281/36_-_waltinho_-_cemig_falta_de_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>A Prefeitura realizou algum levantamento de falta de rede de energia CEMIG – Poste, iluminação pública na Comunidade dos Campos? Em outras localidades do Município seja Bairro ou comunidade Rural. Se foi feito favor enviar cópia do mesmo._x000D_
 Foi feito solicitação na CEMIG, cópia do protocolo, se não foi feito qual a justificativa.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/282/37_-_waltinho_-_cultura.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/282/37_-_waltinho_-_cultura.doc</t>
   </si>
   <si>
     <t>Informar qual Valor o Município de Carmo da Mata MG recebeu de ICMS Cultural, quanto recebeu da lei Paulo Gustavo e Lei Rouanet.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/283/38__-_waltinho_-_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/283/38__-_waltinho_-_saude.doc</t>
   </si>
   <si>
     <t>Copia da NF do produto usado para aplicação do fumacê no Ano de 2024._x000D_
 E a justificativa de NÃO ter usado o veiculo para aplicação do produto,_x000D_
 O Município recebeu alguma ajuda do Governo, para combate a dengue ou não?</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/284/39_-_waltinho_-_tapa_buracos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/284/39_-_waltinho_-_tapa_buracos.doc</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/285/40_-_waltinho_-servicos_de_terra_planagem_e_cascalhos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/285/40_-_waltinho_-servicos_de_terra_planagem_e_cascalhos.doc</t>
   </si>
   <si>
     <t>A Prefeitura realiza serviços de terraplanagem em imóveis particulares ou não? Se for sim como e feito o cadastro, a solicitação?_x000D_
 Referente cascalho, fresa asfáltica, e feito doações ou não?_x000D_
 Se for feito sim, informar como e feito a solicitação, se tem cadastro ou somente solicitação verbal.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Qual a justificativa que a obra nas Ruas Padre Antônio e Rua Antônio Pedro foi paralisada?</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/287/42_-_waltinho_-_gasto_com_festa_exposicao_2024.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/287/42_-_waltinho_-_gasto_com_festa_exposicao_2024.doc</t>
   </si>
   <si>
     <t>Qual a JUSTIFICATICA do aumento para realização da Expocarmo no Ano 2024.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/300/043_-_waltinho_-_sondagem_pontes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/300/043_-_waltinho_-_sondagem_pontes.doc</t>
   </si>
   <si>
     <t>Sondagem para construção da ponte.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/301/044_-_waltinho_-_exclusao_do_site.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/301/044_-_waltinho_-_exclusao_do_site.doc</t>
   </si>
   <si>
     <t>Assunto: Transparência no site de licitações da Prefeitura.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/302/045_-_waltinho_-_recursos_camara.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/302/045_-_waltinho_-_recursos_camara.doc</t>
   </si>
   <si>
     <t>Assunto: Referente devolução dos recursos financeiros da Câmara para a Prefeitura, nos finais dos anos de 2023 e 2024.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/303/046_-_leishmaniose.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/303/046_-_leishmaniose.doc</t>
   </si>
   <si>
     <t>Assunto: Leishmaniose</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/304/047_-_waltinho_-_dengue.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/304/047_-_waltinho_-_dengue.doc</t>
   </si>
   <si>
     <t>Assunto: DENGUE</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/305/048_-_convocacao_claret.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/305/048_-_convocacao_claret.doc</t>
   </si>
   <si>
     <t>Oficiado o Secretario de Obras do Município, na pessoa da Claret Sales, a comparecer nesta Casa, no dia 15 de abril, às 19 horas, para prestarem esclarecimentos sobre as estradas municipais.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/310/049_-_iluminacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/310/049_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Que o Executivo encaminhe cópia do cronograma de trabalho da empresa responsável pela manutenção das luminárias no município</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/311/050_-_transito.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/311/050_-_transito.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais até o momento não houve a contratação de empresa especializada em sinalização de trânsito.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/312/051_-_contratos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/312/051_-_contratos.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia dos contratos com as empresas prestadoras de serviços no Município ano 2024, exemplo: veículos (caminhão, ônibus, vans, Taxi), maquinários, serviços de pedreiro, calceteiro, Jardinagem, pinturas, dentre outros.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/313/052_-_clinicas_conveniadas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/313/052_-_clinicas_conveniadas.doc</t>
   </si>
   <si>
     <t>Encaminhar lista contendo o nome das clínicas e hospitais conveniados com a Secretaria Municipal de saúde, no ano de 2024, disponíveis para atendimento da população carmense.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/314/053_-_empreendimento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/314/053_-_empreendimento.doc</t>
   </si>
   <si>
     <t>Referência: Arvoredo Residencial</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/325/054_-_congado.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/325/054_-_congado.doc</t>
   </si>
   <si>
     <t>Informar qual o valor será destinado, através da Secretaria de Cultura, a cada instituição, para o custeio da festa cultural do Congado no ano de 2024. Informar ainda se já está disponível a programação da festa, e em caso positivo encaminhar cópia</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/326/055_-_waltinho_-_asfalto_vias_publica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/326/055_-_waltinho_-_asfalto_vias_publica.doc</t>
   </si>
   <si>
     <t>Que o Município informe a justificativa pela falta de análise e preparo adequado na recuperação das vias públicas onde eram detectados problemas de ondulações e afundamentos, tendo sido asfaltadas sem a devida correção prévia.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/327/056_-_waltinho_-_veiculos_oficina.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/327/056_-_waltinho_-_veiculos_oficina.doc</t>
   </si>
   <si>
     <t>Referência: veículos paralisados</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/328/057_-_waltinho_-_processo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/328/057_-_waltinho_-_processo.doc</t>
   </si>
   <si>
     <t>Informar quais as medidas estão sendo tomadas para sanar as consequências advindas do processo judicial nº 50006510920228130140, evitando o acúmulo da multa diária.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/329/058_-_waltinho_-_notas_fiscais.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/329/058_-_waltinho_-_notas_fiscais.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia das notas fiscais de aquisição de remédios, fraldas outros produtos que são distribuídos na farmácia popular, de novembro até os dias atuais.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/333/059_-_matheus_-_execucao_leis.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/333/059_-_matheus_-_execucao_leis.doc</t>
   </si>
   <si>
     <t>Que o Executivo informe, através de documento comprobatório, a execução das leis Municipais 1.664/2023 e 1.678/2023.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/334/060_-_waltinho_-_asfalto_d._fatima.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/334/060_-_waltinho_-_asfalto_d._fatima.doc</t>
   </si>
   <si>
     <t>Referência: asfalto rua D. Fátima</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/335/061_-_waltinho_-_exames.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/335/061_-_waltinho_-_exames.doc</t>
   </si>
   <si>
     <t>Que o município informe quais exames laboratoriais são custeados pela prefeitura no pronto atendimento da Santa Casa de Misericórdia de Carmo da Mata, detalhando o valor pago em cada exame.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/336/062_-_waltinho_-_subvencoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/336/062_-_waltinho_-_subvencoes.doc</t>
   </si>
   <si>
     <t>Que o município informe o valor dos recursos financeiros repassados a cada instituição privada, sem fins lucrativos, sediadas no município, do ano de 2021 até os dias atuais, enviando juntamente cópia da prestação de contas destas instituições.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/337/063_-_waltinho_-_zoonose.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/337/063_-_waltinho_-_zoonose.doc</t>
   </si>
   <si>
     <t>Que o município informe se é feito o controle de Zoonoses.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/338/064_-_waltinho_-_terraplanagem..doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/338/064_-_waltinho_-_terraplanagem..doc</t>
   </si>
   <si>
     <t>Informar se o município possui algum contrato vigente para a prestação de serviços de terraplanagem. Em caso positivo encaminhar cópia do contrato, Notas fiscais, Nota de empenho e comprovantes de pagamento. Informar ainda o número do procedimento licitatório.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/339/065_-_waltinho_-_transporte_escolar..doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/339/065_-_waltinho_-_transporte_escolar..doc</t>
   </si>
   <si>
     <t>Que o município informe qual foi o gasto com o transporte escolar nos exercícios financeiros de 2021, 2022, 2023 e até abril de 2024.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/340/066_-_waltinho_-_lista_de_medicamentos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/340/066_-_waltinho_-_lista_de_medicamentos.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais a lista de medicamentos distribuídos pelo município encontra-se desatualizada. A última atualização no app está datada em 30/08/2023.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/371/067_-_waltinho_-_cadeira_odontologica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/371/067_-_waltinho_-_cadeira_odontologica.doc</t>
   </si>
   <si>
     <t>Referência: cadeira odontológica</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/372/068_-_waltinho_-_cachoeira_dos_dias.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/372/068_-_waltinho_-_cachoeira_dos_dias.doc</t>
   </si>
   <si>
     <t>Referência: Escola Cachoeira dos Dias</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/373/069_-_waltinho_-_licitacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/373/069_-_waltinho_-_licitacao.doc</t>
   </si>
   <si>
     <t>Referente ao processo licitatório 8/2022 Número do processo administrativo: 170 Objeto: TOMADA DE PREÇOS, A CONTRATAÇÃO DE EMPRESA DE ENGENHARIA ESPECIALIZADA PARA EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIEDRICA DE VIA RURAL NO POVOADO DOS FELIX DA COSTA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/374/070_-_waltinho_-_ambulancia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/374/070_-_waltinho_-_ambulancia.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais a administração não comprou outra ambulância para atender a população com os recursos devolvidos pelo Poder Legislativo</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/375/071_-_waltinho_-_antena.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/375/071_-_waltinho_-_antena.doc</t>
   </si>
   <si>
     <t>Informar se o imóvel onde está a torre da Telemig é de propriedade do Município ou do Estado</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/376/072_-_waltinho_-_covid_e_dengue.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/376/072_-_waltinho_-_covid_e_dengue.doc</t>
   </si>
   <si>
     <t>Referente Dengue e Covid, enviar cópia do boletim atualizado, seguido dos motivos pelos quais o boletim não tem sido mais publicado nas midias oficiais do município.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/377/073_-_waltinho_-_medicamentos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/377/073_-_waltinho_-_medicamentos.doc</t>
   </si>
   <si>
     <t>Referente medicamentos da farmácia municipal.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/378/074_-_waltinho_-_secretario.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/378/074_-_waltinho_-_secretario.doc</t>
   </si>
   <si>
     <t>Qual é o nome do atual Secretário(a) Municipal de Governo e Articulação Política? Salienta-se que ainda consta no site da Prefeitura o nome de Leandro Antônio Ferreira de Souza, o mesmo ainda responde pela pasta ou não?</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/379/075_-_waltinho_-_emenda_impositiva.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/379/075_-_waltinho_-_emenda_impositiva.doc</t>
   </si>
   <si>
     <t>Referente as Emendas Impositivas, houve comentários que atual administração irá pagar as de 2023, se for verdade qual a justificativa de não realizar o pagamento das emendas 2020, 2021 e 2022.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/384/076_-_waltinho_-_pneus.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/384/076_-_waltinho_-_pneus.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia da nota fiscal referente a compra de pneus para maquinários da Secretaria Municipal de Obras, (Patrol, pá carregadeira, caminhão), juntamente com cópia da garantia dos produtos, empenho e comprovante de pagamento.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/385/077_-_waltinho_-_tapaburaco.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/385/077_-_waltinho_-_tapaburaco.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual a execução dos serviços de tapa-buracos NÃO seguiu a recomendação indicada.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/388/078_-_waltinho_-_aceite.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/388/078_-_waltinho_-_aceite.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual o executivo não encaminhou a esta Casa o aceite de obras,  principalmente, das que foram inauguradas, sendo que foram solicitadas por este vereador.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/389/079_-_waltinho_-_imoveis_rurais.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/389/079_-_waltinho_-_imoveis_rurais.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais os problemas estruturais dos imóveis, onde funcionavam as  escolas de comunidades rurais, como Riacho, Forquilha, Cachoeira dos dias dentre outras, não foram resolvidos.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais o município não instalou um centro de apoio a população, exemplo, disponibilizado o uso de 01 computador, com internet e impressora, para o uso da população de forma gratuita.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/391/081_-_waltinho_-_taxa_de_desemprego.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/391/081_-_waltinho_-_taxa_de_desemprego.doc</t>
   </si>
   <si>
     <t>Referente a taxa de desemprego em nosso Município, a administração tem algum documento que mostra ano a ano essa taxa de desemprego?</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/392/82_-_palavra_-_renata.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/392/82_-_palavra_-_renata.doc</t>
   </si>
   <si>
     <t>Renata Pereira Pinto, requer o uso da palavra para falar sobre a confecção de carteira de identidade.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/393/83_-_palavra_-_marilene.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/393/83_-_palavra_-_marilene.doc</t>
   </si>
   <si>
     <t>Marilene Castro Broemmé Von der Lautz e Aloisio Fernando Maia Ferraz Demunno requerem o uso da palavra para apresentar indicações e sugestões de melhorias para a comunidade carmense.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/406/084_-_waltinho_-_divida_do_municipio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/406/084_-_waltinho_-_divida_do_municipio.doc</t>
   </si>
   <si>
     <t>Informar quais os valores, atualizados, dos débitos do Município</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/407/085_-_waltinho_-_servidores.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/407/085_-_waltinho_-_servidores.doc</t>
   </si>
   <si>
     <t>Informar quantos servidores possui a Secretaria de Obras.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/408/086_-_waltinho_-_linha_ferrea.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/408/086_-_waltinho_-_linha_ferrea.doc</t>
   </si>
   <si>
     <t>Informar se o município foi notificado pela empresa VLI Multimodal S.A, referente a aplicação de CBUQ (asfalto) na linha férrea que corta o município.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/409/087_-_waltinho_-_estradas_rurais.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/409/087_-_waltinho_-_estradas_rurais.doc</t>
   </si>
   <si>
     <t>Informar se o município é o responsável pelo transporte de combustível/óleo para abastecimento dos veículos da empresa contratada para a manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/410/088_-_waltinho_-_assistente_social.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/410/088_-_waltinho_-_assistente_social.doc</t>
   </si>
   <si>
     <t>Informar quantos servidores ocupantes do cargo de assistente social temos prestando serviços para o município, informar ainda se todos os PSFs possuem um assistente social.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/411/089_-_waltinho_-_drenagem_aeroporto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/411/089_-_waltinho_-_drenagem_aeroporto.doc</t>
   </si>
   <si>
     <t>Justificar os motivos pelos quais, até a presente data, não foi solucionado o problema do escoamento da agua pluvial do bairro Aeroport</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/412/090_-_waltinho_-_veiculos_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/412/090_-_waltinho_-_veiculos_saude.doc</t>
   </si>
   <si>
     <t>Informar quantos veículos da Secretaria Municipal de Saúde estão parados por problemas mecânicos neste mês maio de 2024, dentre eles ambulâncias.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/413/091_-_waltinho_-_buraco_noel_dario.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/413/091_-_waltinho_-_buraco_noel_dario.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais não foi feito análise no buraco localizado na Rua Noel Dário Moreira.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/414/092_-_waltinho_-dispensa_servidor.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/414/092_-_waltinho_-dispensa_servidor.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais os servidores contratados para o Departamento de Obras para prestação de serviços de manutenção de pontes e mata- burros, foram dispensados.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/415/093_-_waltinho_-santa_casa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/415/093_-_waltinho_-santa_casa.doc</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa cópia da prestação de contas da Santa Casa de Misericórdia de Carmo da Mata, referente a compra de pronto atendimentos, mês de janeiro a abril de 2024, em contrato com a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/416/094_-_waltinho_-_remedios.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/416/094_-_waltinho_-_remedios.doc</t>
   </si>
   <si>
     <t>Referente medicamentos na farmácia municipal, enviar cópia da ordem de compra dos medicamentos que se encontram na lista atualizada com data 23 de maio de 2024, onde consta que está AGUARDANDO ENTREGA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/417/095_-_waltinho_-_asfalto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/417/095_-_waltinho_-_asfalto.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais, até o momento, não foi realizado o tapa buraco, com CBUQ, em vias pavimentadas no Centro e Bairros que se encontram com vários buracos, somente foi realizado em vias de acesso ao parque de exposição, devido a festa realizada esse ano de 2024. Tem alguma programação para as demais vias ou não?</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/418/096_-_waltinho_-_aceite_de_obra.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/418/096_-_waltinho_-_aceite_de_obra.doc</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa cópia do termo de aceite definitivo, assinado pelo Engenheiro responsável e pela Prefeitura, referente a obra na Rua Antônio de Souza Fontes.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/419/097_-_waltinho_-_copia_de_docuemnto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/419/097_-_waltinho_-_copia_de_docuemnto.doc</t>
   </si>
   <si>
     <t>Que encaminhe a esta Casa, cópia do requerimento de autoria da Prefeitura Municipal, assinado pelo Prefeito, solicitando apoio no Instituto de Identificação da Polícia Civil de Minas Gerais ou para o delegado da delegacia local, em referência a confecção da carteira de identidade, para atendimento Uma cópia do requerimento da Prefeitura Municipal assinado pelo Prefeito solicitando apoio no Instituto de Identificação da Polícia Civil de Minas Gerais ou para o delegado da delegacia local em referência a confecção da carteira de identidade para atendimento à população carmense.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/420/098_-_waltinho_-_reparos_dom_alexandre_amaral.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/420/098_-_waltinho_-_reparos_dom_alexandre_amaral.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais, não foi realizada, até o momento, nenhuma manutenção, nem revitalização, no calçamento da Avenida Dom. Alexandre Amaral</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/421/099_-_waltinho_-_saae_falta_de_agua.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/421/099_-_waltinho_-_saae_falta_de_agua.doc</t>
   </si>
   <si>
     <t>Informar se atual administração realizou com o SAAE alguma ação, projetos, planejamento referente o problema de falta de água na seca</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/422/100_-_silvana_-finisa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/422/100_-_silvana_-finisa.doc</t>
   </si>
   <si>
     <t>Informar, através de documentos comprobatórios, onde foi investido os recursos financeiros advindo do financiamento junto à Caixa Econômica Federal - FINISA .</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/423/101_-_matheus_-hospital.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/423/101_-_matheus_-hospital.doc</t>
   </si>
   <si>
     <t>Diante das diversas manifestações da comunidade em relação ao grande tempo de espera no pronto atendimento municipal, bem como reclamações constantes de suspostos_x000D_
  erros de diagnósticos, venho solicitar do executivo informações sobre quais providencias estão sendo tomadas para sanar estas reclamações, uma vez que é de responsabilidade do município a manutenção do pronto atendimento.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/431/102_-_waltinho_-_poste_campos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/431/102_-_waltinho_-_poste_campos.doc</t>
   </si>
   <si>
     <t>Informar o motivo pelo qual não foi solicitado junto a Cemig a alteração do local do poste que está localizado no meio da via na comunidade dos Campos, onde está sendo executada obras de calçamento da rua.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Referente aos processos licitatórios abaixo, encaminhar cópia da ata, do contrato celebrado com a empresa vencedora, ordem de serviço, notas de empenho e pagamento e recibo de medição, caso tenha sido concluído a obra.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/433/104_-_waltinho_-_lei_cultura.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/433/104_-_waltinho_-_lei_cultura.doc</t>
   </si>
   <si>
     <t>Informações sobre repasses da lei de cultura Aldir Blanc</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/434/105_-_waltinho_-_rampas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/434/105_-_waltinho_-_rampas.doc</t>
   </si>
   <si>
     <t>Referente construção de rampas para acesso aos cadeirantes em  vias públicas do município, informar se estão sendo observadas as Normas Técnicas (ABNT). Encaminhar cópia dos projetos referentes a estes serviços, assinado pelo engenheiro responsável.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/439/107_-_waltinho_-_iluminacao_publica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/439/107_-_waltinho_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Que o executivo informe o valor da arrecadação com a contribuição de iluminação pública, mês a mês, desde janeiro de 2021 até os dias atuais, bem como todas as despesas relativas a manutenção da iluminação pública no período supramencionado.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/440/108_-_waltinho_-_led.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/440/108_-_waltinho_-_led.doc</t>
   </si>
   <si>
     <t>Sabendo-se que Carmo da Mata MG foi contemplada pelo Projeto Minas LED, da Cemig, informar o que segue</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/441/109_-_waltinho_-_licitacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/441/109_-_waltinho_-_licitacao.doc</t>
   </si>
   <si>
     <t>Referente a obra do Processo licitatório, Número da licitação: 2/2022 Número do processo administrativo: 119 Modalidade da licitação: CARTA CONVITE CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PAVIMENTAÇÃO POLIÉDRICA</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/442/110_-_waltinho_-_mapeamento_postes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/442/110_-_waltinho_-_mapeamento_postes.doc</t>
   </si>
   <si>
     <t>Que o Executivo encaminhe a esta Casa cópia do mapeamento do município - perímetro urbano e rural - demonstrando os postes de iluminação pública. Lembrando que este mapeamento foi realizado diante de indicação minha, para melhorar o trabalho das empresas na manutenção da CEMIG no Município.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/449/111_-_waltinho_-_extrato_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/449/111_-_waltinho_-_extrato_saude.doc</t>
   </si>
   <si>
     <t>Na área da saúde municipal, tem alguma conta bancarias separada ou não? Se for sim o extrato bancário completo de 2023 a 13 de junho de 2024, com demonstrativo da sua movimentação.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/450/112_-_waltinho_-_licitacoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/450/112_-_waltinho_-_licitacoes.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia das medições, nota de empenho e nota fiscal, bem como comprovante de pagamento das licitações</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/451/113_-_matheus_-_execucao_lei_protocolo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/451/113_-_matheus_-_execucao_lei_protocolo.doc</t>
   </si>
   <si>
     <t>Diante da aprovação da lei Municipal 1677/2023, sendo que posteriormente foi cobrado da Secretaria Municipal de Saúde a execução da mesma, tendo sido informado que o serviço de protocolo eletrônico teria início no mês de maio de 2024, venho solicitar que seja demonstrado a Execução da lei municipal supracitada.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/457/114_-_waltinho_-_licitacoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/457/114_-_waltinho_-_licitacoes.doc</t>
   </si>
   <si>
     <t>Solicito que seja encaminhado relatório contendo, de forma individual e detalhada: data, valor, objeto e autoridade remetente, de todos os recursos públicos estaduais ou federais, destinados à esta municipalidade, provenientes de emendas parlamentares, bem como de ministérios, convênios, parcerias, Governo Federal, Governo Estadual ou forma legal conveniente, assim como informar o nome da autoridade responsável pela destinação dos recursos, inclusive o respectivo valor total individualizado e respectivos objetos ou projetos em que foram aplicadas tais verbas, incluindo a identificação dos setores foram beneficiados com tais recursos, pelo período compreendido entre 01-06-2023 até 21-06-2024.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/458/115_-_waltinho_-_divida_funasa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/458/115_-_waltinho_-_divida_funasa.doc</t>
   </si>
   <si>
     <t>Informar o valor atual da dívida do município e do SAAE com a FUNASA, os motivos pelos quais esta dívida não foi quitada e se há parcelamento. Em caso positivo informar se as parcelas estão sendo devidamente pagas tanto pelo SAAE quanto pelo Município.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/459/116_-_waltinho_-_notificacao_idoso.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/459/116_-_waltinho_-_notificacao_idoso.doc</t>
   </si>
   <si>
     <t>Informar se o Município foi notificado pelo Ministério Público para a CONTRATAÇÃO SE SERVIÇOS DE ACOLHIMENTO INSTITUCIONAL PARA O IDOSO. Em caso positivo, enviar cópia da notificação e demonstrativos dos gastos.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/460/117_-_waltinho_-_audiencia_publica_prestacao_contas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/460/117_-_waltinho_-_audiencia_publica_prestacao_contas.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do demonstrativo das dívidas do município atualizada e detalhada. Também solicito que o Poder Executivo realize uma audiência pública para apresentação da prestação de contas do dinheiro público.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/461/118_-_waltinho_-_cronograma_estradas_rurais.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/461/118_-_waltinho_-_cronograma_estradas_rurais.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do cronograma e mapeamento da manutenção das estradas rurais do ano de 2024, para análise e levantamento das comunidades Rurais, que solicita os serviços de melhorias.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Que o Executivo dê cumprimento a LRF – Lei de Responsabilidade Fiscal, conforme artigo exposto abaixo, considerando que não foi realizada nenhuma audiência pública, nesse sentido.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/463/120_-_palavra_-_marilene.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/463/120_-_palavra_-_marilene.doc</t>
   </si>
   <si>
     <t>Nós, Marilene Castro Broemmé Von der Lautz e Aloisio Fernando Maia Ferraz Demunno, vimos requerer o uso da palavra para falar sobre a viabilidade das estradas rurais e sobre segurança.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/491/129_-_waltinho_-_ponte_quilombo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/491/129_-_waltinho_-_ponte_quilombo.doc</t>
   </si>
   <si>
     <t>Referente a obra de construção da Ponte na Comunidade do Riacho, informar e encaminhar a seguinte documentação</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/492/130_-_waltinho_-_rede_ferroviaria.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/492/130_-_waltinho_-_rede_ferroviaria.doc</t>
   </si>
   <si>
     <t>Referente ao protocolo nº 302465 realizado por mim na prefeitura na data do dia 14/12/2021 referente oficio nº121696/2021/COPAF/CGPF/DIF/DNIT SEDE esse documento foi enviado pelo Departamento Nacional de Infraestrutura de transportes Sede do DNIT em Brasília /DF Diretoria de Infraestrutura Ferroviária – Coordenação Geral de Patrimônio Ferroviária Coordenação de Patrimônio, informar</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/493/131_-_waltinho_-_praca_de_esportes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/493/131_-_waltinho_-_praca_de_esportes.doc</t>
   </si>
   <si>
     <t>Referente a EXECUÇÃO DE OBRA DE CONSTRUÇÃO DE BILHETERIA QUIOSQUE COM COZINHA E BANHEIROS E ARQUIBANCADA NA PRAÇA DE ESPORTES LOCALIZADA NA RUA CEL. MATOS, informar</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/494/132_-_waltinho_-_rua_antonio_fontes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/494/132_-_waltinho_-_rua_antonio_fontes.doc</t>
   </si>
   <si>
     <t>Referente a EXECUÇÃO DE OBRA DE IMPLANTAÇÃO DE REFE DE DRENAGEM, RECAPEAMENTO E SINALIZAÇÃO EM TRECHOS DA AVENIDA PETRONIO DE PAULO CAMARA E RUA ANTONIO DE SOUZA FONTES, DO CONJUNTO HABITACIONAL MILTON SALES DO MUNICIPIO DE CARMO DA MATA, informar o valor final desta obra.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/495/133_-_waltinho_-_povoado_dos_felix.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/495/133_-_waltinho_-_povoado_dos_felix.doc</t>
   </si>
   <si>
     <t>Referente a licitação PARA A EXECUÇÃO DE CALÇAMENTO POLIÉDRICO EM VIA RURAL NO POVOADO FÉLIX DA COSTA, INCLUINDO MÃO DE OBRA E MATERIAIS, informar</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/496/134_-_waltinho_-_ete.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/496/134_-_waltinho_-_ete.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais a construção da Estação de Tratamento de Esgoto – ETE, não foi finalizado.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/497/135_-_waltinho_-_poliesportivo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/497/135_-_waltinho_-_poliesportivo.doc</t>
   </si>
   <si>
     <t>Tomando conhecimento que o telhado da obra que seria poliesportivo foi danificado decorrentes da queda de uma árvore, informar</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/498/136_-_waltinho_-_muro_escola.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/498/136_-_waltinho_-_muro_escola.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia digitalizada do Termo de Aceite Definitivo da Obra execução da quadra na Escola Municipal Pe Galdino Ferreira Diniz, e informar por qual motivo não foi realizada a construção de muro para fechamento da quadra e nem da escola.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/499/137_-_palavra_-_john.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/499/137_-_palavra_-_john.doc</t>
   </si>
   <si>
     <t>John Paulo Barbosa Pereira, cidadão carmense, solicitar o uso da palavra para falar sobre a limpeza das cacimbas.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/502/138_-_waltinho_-_licitacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/502/138_-_waltinho_-_licitacao.doc</t>
   </si>
   <si>
     <t>Licitação 15/2024 Número do processo administrativo: 085 Modalidade da licitação: INEXIGIBILIDADE DE LICITAÇÃO - CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PRODUÇÃO ARTISTICA DETENTORA DE EXCLUSIVIDADE PARA APRESENTAÇÃO DE ARTISTA/BANDA GINO E GENO NO DIA 27/09/2024 POR OCASIÃO DA REALIZAÇÃO DA 2ª FESTA DO CAVALO DE CARMO DA MATA MG;_x000D_
 Referente a licitação: Número da licitação: 17/2024 Número do processo administrativo: 090 Modalidade da licitação: CONCORRÊNCIA Objeto: Reforma do Velório Municipal;_x000D_
 Referente licitação licitação 13/2024 - Número do processo administrativo: 071 Modalidade da licitação: CONCORRÊNCIA - Objeto: Contratação de empresa especializada para construção da Praça da Cava;</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/503/139_-_waltinho_-_engenheiro_civil.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/503/139_-_waltinho_-_engenheiro_civil.doc</t>
   </si>
   <si>
     <t>Informar quantos e quais são os engenheiros que prestam serviços para Prefeitura Municipal, salientando qual a forma de contratação: efetivo, comissionado ou contratado.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/504/140_-_waltinho_-_veiculos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/504/140_-_waltinho_-_veiculos.doc</t>
   </si>
   <si>
     <t>Informar quantos veículos a prefeitura tem alugado. Encaminhar cópia do contrato de locação e justificativa para o aluguel.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/512/141_-_waltinho_-_licitacao_psf_campos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/512/141_-_waltinho_-_licitacao_psf_campos.doc</t>
   </si>
   <si>
     <t>Referente a Licitação18/2024 – inexigibilidade de Licitação - objeto Credenciamento de pessoa física ou jurídica para prestação de serviços de limpeza e  conservação dos ESF rurais</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/513/142_-_waltinho_-_licitacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/513/142_-_waltinho_-_licitacao.doc</t>
   </si>
   <si>
     <t>Referente Licitação: 18/2024, Referente Licitação:  17/2024, Referente licitação: 16/2024, Referente licitação: 15/2024.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/514/143_-_waltinho_-_medicos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/514/143_-_waltinho_-_medicos.doc</t>
   </si>
   <si>
     <t>Informar quantos médicos temos contratados no Município, especificando a especialidade, a escalas de trabalho nos PSF dos Bairros e das comunidades rurais.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/515/144_-_waltinho_-_santa_casa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/515/144_-_waltinho_-_santa_casa.doc</t>
   </si>
   <si>
     <t>Cópia do comprovante de repasse à Santa Casa em realização a compra do pronto atendimento municipal, mês de maio de 2024 a agosto de 2024.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/516/145_-_waltinho_-_pagamento_aposentados.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/516/145_-_waltinho_-_pagamento_aposentados.doc</t>
   </si>
   <si>
     <t>Informar se o município está em dia com o pagamento de todos os servidores públicos apesentados. Em caso negativo, informar se há acordos celebrados encaminhando cópia do mesmo.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/517/146_-_waltinho_-_motoristas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/517/146_-_waltinho_-_motoristas.doc</t>
   </si>
   <si>
     <t>Qual a justificativa da atual administração ter secretário, sub secretários e outros servidores públicos não ocupantes do cargo de motorista realizando o transporte de pessoas.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/518/147_-_waltinho_-_antenas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/518/147_-_waltinho_-_antenas.doc</t>
   </si>
   <si>
     <t>informar se Carmo da Mata foi contemplada com o programa de distribuição de Antenas Digitais Gratuitas e em caso positivo como está sendo realizado o cadastro.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/522/148_-_waltinho_-_reforma_pronto_atendimento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/522/148_-_waltinho_-_reforma_pronto_atendimento.doc</t>
   </si>
   <si>
     <t>Informar o valor que a prefeitura repassou de recursos próprios do município, sem ser os valores de emendas de Deputados, para a obra de reforma do Hospital/Pronto atendimento.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/523/149_-_waltinho_-_reforma_calcamento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/523/149_-_waltinho_-_reforma_calcamento.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelo qual a prefeitura não está recuperando o calçamento antigo/ obra de arte da Praça da Matriz, tem que realizar uma manutenção em geral no calçamento para recuperação dos desenhos.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/524/150_-_waltinho_-_protocolo_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/524/150_-_waltinho_-_protocolo_saude.doc</t>
   </si>
   <si>
     <t>Informar os motivos pelos quais os protocolos de atendimento na secretária de Saúde não têm a data de previsão da realização do procedimento agendado. O protocolo precisa constar a previsão aproximada e a classificação na ordem da fila de espera.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/525/151_-_waltinho_-_codema.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/525/151_-_waltinho_-_codema.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia da Ata de nomeação do novo presidente do CODEMA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/528/152_-_convocacao_rosarinha.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/528/152_-_convocacao_rosarinha.doc</t>
   </si>
   <si>
     <t>Convoca contadora Poder Executivo</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/532/153_-_waltinho_-_licitacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/532/153_-_waltinho_-_licitacao.doc</t>
   </si>
   <si>
     <t>Em relação as licitações abaixo, encaminhar a seguinte documentação_x000D_
 Licitação: 12/2024   - objeto: Contratação de empresa especializada para execução de pavimentação asfáltica e drenagem superficial na Avenida José Firmino._x000D_
 Licitação: 8/2024 - Objeto: Contratação de empresa técnica especializada para construção de ponte em estrutura mista na estrada de acesso ao povoado do Quilombo_x000D_
 Número da licitação: 9/2022 - Objeto: contratação de empresa de engenharia especializada para execução de galpão em conformidade com o contrato de repasse n°922415/2021/mapa/caixa_x000D_
 Número da licitação: 2/2022 Objeto: referente a contratação de empresa especializada para execução de obra de construção do salão comunitário do povoado dos campos - zona rural - do município de Carmo da Mata.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/533/154_-_waltinho_-_lampadas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/533/154_-_waltinho_-_lampadas.doc</t>
   </si>
   <si>
     <t>Informar qual o valor dos recursos orçamentários gastos com a substituição das lâmpadas convencionas pelas de led no município.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/535/155_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/535/155_-_waltinho.doc</t>
   </si>
   <si>
     <t>Drenagem de água pluvial antes de realizar o calçamento de vias na comunidade dos Felix e outras informações</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/536/156_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/536/156_-_waltinho.doc</t>
   </si>
   <si>
     <t>Cópia do processo licitatório; do contrato; se já teve pagamento, cópia do comprovante de pagamento e empenho; referentes à licitação 21/2024 Número do processo administrativo: 94 - Objeto: CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇO TECNICOS DE ENGENHARIA CIVIL - Valor estimado: R$ 60.000,00 Data de publicação: 12/07/2024 Data de abertura: 19/07/2024;</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/537/157_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/537/157_-_waltinho.doc</t>
   </si>
   <si>
     <t>Que a administração municipal possa realizar um levantamento minucioso no sistema de iluminação pública na cidade.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/538/158_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/538/158_-_waltinho.doc</t>
   </si>
   <si>
     <t>Qual a justificativa da administração Municipal para que não tenham sido resolvidos até o momento os problemas relacionados ao escoamento das águas que vêm das ruas do centro (ex.: Rua Presidente Arthur Bernardes e Praça Antônio Teodoro Friaça) em direção à Rua Marcelo de Souza, no Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/539/159_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/539/159_-_waltinho.doc</t>
   </si>
   <si>
     <t>Qual a justificativa da administração municipal ainda não ter resolvido os problemas da rua Cesario Rios, no período de chuva, pois o esgoto volta para dentro das casas.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/546/160_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/546/160_-_waltinho.doc</t>
   </si>
   <si>
     <t>Solicitação de informação ao Departamento de Obras e ao SAAE sobre a existência de rede de esgoto desativada na rua Honório Silveira, próximo ao pasto do Tete, pois os moradores relataram a presença constante de ratos, baratas, escorpiões e animais peçonhentos.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/547/161_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/547/161_-_waltinho.doc</t>
   </si>
   <si>
     <t>Informações sobre licitações</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/548/162_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/548/162_-_waltinho.doc</t>
   </si>
   <si>
     <t>A justificativa da atual administração para que os imóveis onde funcionaram a Escola e o PSF nas comunidades Quilombo, Cachoeira, Forquilha e Riacho se encontrarem abandonados, sem manutenção e cuidados.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/549/163_-_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/549/163_-_waltinho.doc</t>
   </si>
   <si>
     <t>Informação sobre a quantidade mensal de atendimentos médico, odontológico e em demais áreas da saúde, em cada Comunidade Rural.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/550/164_-_palavra.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/550/164_-_palavra.doc</t>
   </si>
   <si>
     <t>Marco Aurélio Gomes, Presidente do Sintram, para falar sobre Aplicação dos recursos do FUNDEB.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/559/165_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/559/165_-_waltinho.docx</t>
   </si>
   <si>
     <t>Sobre licitações e contratos</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/560/166_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/560/166_-_waltinho.docx</t>
   </si>
   <si>
     <t>Referente a empresa J A Pavimentação, serviços e Locação Ltda que ganhou a licitação para execução do calçamento de vias na comunidade dos Félix, teve algum distrato de contrato ou não? Se teve copia do mesmo com sua justificativa, se foi realizado a transferência para outra empresa executar, cópia do processo licitatório.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/561/167_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/561/167_-_waltinho.docx</t>
   </si>
   <si>
     <t>Que a atual administração possa notificar a empresa JM Construtora, que realizou a execução da obra da Farmácia Municipal, para solicitar o conserto no telhado. Com a chuva ocorrida no dia 16 de outubro de 2024, várias goteiras e infiltrações no telhado ocorreram, e podem ter diversas causas, como telhas quebradas, telhas porosas, inclinação inadequada ou telhado mal instalado.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/562/168_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/562/168_-_waltinho.docx</t>
   </si>
   <si>
     <t>Referente a COVID-19 em nosso Município como está o controle, tem registro de pessoas contaminadas ou não? Se for sim, qual a ação está sendo executada, visando proteger os grupos de riscos como idosos, imunodeprimidos, crianças, gestantes, entre outros.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/563/169_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/563/169_-_waltinho.docx</t>
   </si>
   <si>
     <t>Qual a justificativa da atual administração em NÃO recolher as tendas montadas nos eventos</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/564/170_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/564/170_-_waltinho.docx</t>
   </si>
   <si>
     <t>Lista dos funcionários que foi efetivado pela atual administração nesse ano de 2024. (nome completo, cargos) justificativa da efetivação.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/565/171_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/565/171_-_waltinho.docx</t>
   </si>
   <si>
     <t>Cópia do extrato bancário  completo referente as contas da Secretaria de Saúde e da Secretaria de Cultura do ano 2024.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/572/172_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/572/172_-_waltinho.docx</t>
   </si>
   <si>
     <t>Cópia de contratos da empresa Jornal Tribuna do Carmo com a Prefeitura e com o SAAE; e informar se os contratos estão ativos ou já foram finalizados ano 2024</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/573/173_-_waltinho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/573/173_-_waltinho.docx</t>
   </si>
   <si>
     <t>Que a Prefeitura possa notificar a empresa responsável pela execução da obras construção da ponte na comunidade do Riacho referente processo de licitação 2/2024, pois a obra está lenta em execução e teve problemas com a chuvas que teve esses dias no município.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/574/174_-_waltinho_-_ponte_riacho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/574/174_-_waltinho_-_ponte_riacho.doc</t>
   </si>
   <si>
     <t>Referente a obra da Ponte da Comunidade do Riacho</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/575/175_-_waltinho_-_divida_do_municipio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/575/175_-_waltinho_-_divida_do_municipio.doc</t>
   </si>
   <si>
     <t>Que o Executivo encaminhe cópia do demonstrativo das dívidas da Prefeitura Municipal de Carmo da Mata MG, com o INSS ((Instituto Nacional do Seguro Social), Caixa Econômica Federal (FINISA), CEMIG, FUNASA, Fornecedores e dívidas trabalhistas.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/587/176_-_waltinho_-_licitacoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/587/176_-_waltinho_-_licitacoes.doc</t>
   </si>
   <si>
     <t>Referente as licitações 22/2024 Objeto: CREDENCIAMENTO DE INSTITUIÇÃO DE ACOLHIMENTO E ACOMPANHANTE</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/588/177_-_waltinho_-_ambulancia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/588/177_-_waltinho_-_ambulancia.doc</t>
   </si>
   <si>
     <t>Informar se há uma ambulância que se encontra em oficina. Em caso positivo, a manutenção está sendo realizada dentro do prazo de garantia</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/589/178_-_waltinho_-_iluminacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/589/178_-_waltinho_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do contrato, e aditivos, caso haja, celebrado entre o município e  a empresa que está realizando a manutenção na iluminação pública do Município, tanto em LED quanto em lâmpadas comum.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/594/179_-_waltinho_-_licitacoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/594/179_-_waltinho_-_licitacoes.doc</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/595/180_-_waltinho_-_portico.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/595/180_-_waltinho_-_portico.doc</t>
   </si>
   <si>
     <t>Referente a construção do pórtico na praça Marechal Teodoro na entrada da cidade, informar o que segue</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/596/181_-_waltinho_-_finisa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/596/181_-_waltinho_-_finisa.doc</t>
   </si>
   <si>
     <t>Encaminhar cópia do demonstrativo final do empréstimo FINISA, que demonstra o valor total, e as planilhas demostrando o valor das parcelas e vencimentos</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/600/182_-_waltinho_-_licitacoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/600/182_-_waltinho_-_licitacoes.doc</t>
   </si>
   <si>
     <t>Licitações</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/604/183_-_waltinho_-_licitacoes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/604/183_-_waltinho_-_licitacoes.doc</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Providenciar o pagamento da insalubridade aos profissionais ocupantes dos cargos de auxiliar de serviços gerais, que executam a limpeza de banheiros dos prédios públicos.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Que providencie a manutenção (patrolamento, limpeza e cascalhamento) das estradas das comunidades rurais, dentre elas os povoados dos Campos, Riacho, Quilombo, Felix das Costa e demais comunidades rurais.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Verificar a possibilidade, junto a Cemig, de fazer melhorias na iluminação do trevo da cidade, inclusive nos pontos de ônibus, uma vez que o local se encontra escuro</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer reparos no calçamento das vias da cidade de todos os bairros, inclusive do centro, pois o mesmo encontra-se danificado</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Verificar a possibilidade de tampar as pontas dos canos onde estão as placas das ruas</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Tomar as devidas providências, juntamente com o SAAE, na Rua Noel Dário Moreira, no bairro da Várzea, pois, pela segunda vez a via está abrindo um enorme buraco</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/221/0011_waltinho_-_praca_pe_jose_roberto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/221/0011_waltinho_-_praca_pe_jose_roberto.doc</t>
   </si>
   <si>
     <t>Que o Executivo, através da secretaria competente, verifique a possibilidade de instalar guarda corpo na Praça Padre Roberto Cruz, no Bairro Colorado, assim como Lixeiras containers, poste de iluminação, e manter a limpeza toda semana, fazendo a jardinagem grama e flores.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/222/0012_waltinho_-_prac_igreja_rosario.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/222/0012_waltinho_-_prac_igreja_rosario.doc</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar placa luminosa no Canteiro de flor em frente a Igreja do Rosário</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/223/0013_waltinho_-_manutencao_vias.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/223/0013_waltinho_-_manutencao_vias.doc</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a manutenção nas sarjetas de concreto da Rua José Domingos Filhos, no bairro Colorado, pois muitos pontos já estão danificados pela água pluvial.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/224/0014_waltinho_-_varzea.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/224/0014_waltinho_-_varzea.doc</t>
   </si>
   <si>
     <t>Analisar a possibilidade de instalar lixeira containers na praça do Cruzeiro, no Bairro Boa vista (Várzea), também a manutenção no cruzamento das Ruas Noel Dario Moreira com a Rua João Massada, seguindo para comunidade da Forquilha pois o local está muito ruim.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/263/0015_waltinho_-_drenagem.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/263/0015_waltinho_-_drenagem.doc</t>
   </si>
   <si>
     <t>Que seja realizado a Drenagem pluvial da rua Dona Fatima, bem como as demais vias que receberão o asfalto, conforme processo licitatório 05/2024.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/264/0016_waltinho_-_juvencio_de_carvalho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/264/0016_waltinho_-_juvencio_de_carvalho.doc</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar tapa-buracos na Rua Juvêncio de Carvalho no Bairro São Geraldo,  bem como nas demais via do bairro que encontra-se com buracos.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/265/0017_waltinho_-_campos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/265/0017_waltinho_-_campos.doc</t>
   </si>
   <si>
     <t>Providenciar a manutenção da estrada rural que dá acesso ao povoado dos Campos, principalmente no Alto do Cuiabá,</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de fazer a instalação em toda Avenida Dom Alexandre Amaral de postes de jardim no vão entre um poste e outro de iluminação pública. Esta medida visa dar maior e melhor iluminação na via, deixando-a mais segura e bonita.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/274/0019_waltinho_-_bancos_pracas_publicas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/274/0019_waltinho_-_bancos_pracas_publicas.doc</t>
   </si>
   <si>
     <t>Fazer a manutenção e substituição dos bancos de todas as praças do município, pois muitos encontram-se danificados e quebrados, bem como verificar a conservação das lixeiras, fazenda a devida substituição das que se encontram danificadas.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/275/0020_waltinho_-_av_jose_firmino.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/275/0020_waltinho_-_av_jose_firmino.doc</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de realizar a execução de passeio em toda a extensão da Avenida José Firmino, no Bairro Aeroporto, dos dois lados da via.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/276/0021_waltinho_-_notificacao_lotes_sujos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/276/0021_waltinho_-_notificacao_lotes_sujos.doc</t>
   </si>
   <si>
     <t>Que o Executivo notifique os proprietários de lotes sujos ou que execute a limpeza e faça a cobrança do serviço do proprietário do imóvel, nos moldes como é feito na cidade de Oliveira, (notificação anexa).</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/277/0022_waltinho_-_tendas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/277/0022_waltinho_-_tendas.doc</t>
   </si>
   <si>
     <t>Que o Município faça o recolhimento, logo após o evento, das tendas adquiridas pela equipe da Feira Livre, através do ex Deputado Federal Vilson da FETAEMG, que estão sendo utilizadas pela prefeitura em eventos e solicitações.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/278/0023_waltinho_-_lei_pipa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/278/0023_waltinho_-_lei_pipa.doc</t>
   </si>
   <si>
     <t>Que o Executivo cobre das autoridades competentes, a execução da lei da Lei Nº 23.515 de 20 de Dezembro de 2019 “DISPÕE SOBRE A PROIBIÇÃO DO USO DE CEROL OU QUALQUER MATERIAL CORTANTE EM LINHAS OU FIOS USADOS PARA EMPINAR PIPAS, bem como informe se a mesma tem sido obedecida</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/279/0024_waltinho_-_anteprojeto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/279/0024_waltinho_-_anteprojeto.doc</t>
   </si>
   <si>
     <t>Que analise a possibilidade de encaminhar a esta Casa, como proposição legislativa, o anteprojeto de lei 002/2024, cópia anexa, visando a criação de uma rede de apoio a diversidade sexual e uma melhor articulação das políticas públicas e das ações para a garantia dos direitos humanos de pessoas LGBTQIAP+, conforme justificativa anexa ao anteprojeto.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/288/25__-_waltinho_-platio_de_grama.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/288/25__-_waltinho_-platio_de_grama.doc</t>
   </si>
   <si>
     <t>Que verifique a possibilidade realizar a limpeza da Rua Antônio de Souza Fontes, entre a Cohab (Bairro Antônio Milton Sales) e os Bairros Belo Horizonte I e II. colocar placa proibido jogar lixo e a possibilidade de plantar grama para evitar erosão em barranco.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/289/26__-_waltinho_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/289/26__-_waltinho_-.doc</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de ajudar na recuperação da Igreja Nossa Senhora de Fatima na Comunidade Cachoeira dos Dias.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/294/27_-_silvana.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/294/27_-_silvana.doc</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de numerar os postes de energia elétrica da comunidade rural dos campos de forma que facilita a identificação na hora da troca das lâmpadas.</t>
   </si>
   <si>
     <t>Geraldinho do Moçambique</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/295/28_-_geraldinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/295/28_-_geraldinho.doc</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de colocar braço de poste ao final da rua Cesário Rios em frente ao número 695, pois o local encontra-se muito escuro e perigoso, causando transtornos aos moradores.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/315/29_waltinho_-_leishmaniose.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/315/29_waltinho_-_leishmaniose.doc</t>
   </si>
   <si>
     <t>esclarecer a população sobre a prevenção, formas de contágio e possíveis tratamentos, a fim de reduzir o número de casos de leishmaniose.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/316/0030_waltinho_-_tapa_buraco.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/316/0030_waltinho_-_tapa_buraco.doc</t>
   </si>
   <si>
     <t>Que o Executivo realize a operação tapa</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/317/0031_waltinho_-limpeza_lotes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/317/0031_waltinho_-limpeza_lotes.doc</t>
   </si>
   <si>
     <t>Que o Executivo providencie a limpeza dos lotes vagos, de sua propriedade</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/318/0032_waltinho_-dengue.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/318/0032_waltinho_-dengue.doc</t>
   </si>
   <si>
     <t>Solicitar a visita dos agentes de endemia na região das Ruas Francisco Cambraia, e Benjamim Constante</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/322/0033_waltinho_-asfalto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/322/0033_waltinho_-asfalto.doc</t>
   </si>
   <si>
     <t>serviços de tapa buracos</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/323/0034_waltinho_-vias_publicas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/323/0034_waltinho_-vias_publicas.doc</t>
   </si>
   <si>
     <t>Que o executivo faça uma análise na rua Professora Neusa Câmara, Bairro Conjunto Habitacional Deputado Milton Sales, em frente a padaria Santo Vieira,</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/324/0035_waltinho_-pintura_quebra_mola.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/324/0035_waltinho_-pintura_quebra_mola.doc</t>
   </si>
   <si>
     <t>Que o executivo refaça a pintura de sinalização em todos os quebra-molas das vias da cidade. Pintura com tinta específica, própria para sinalização.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/331/0036_waltinho_-dengue.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/331/0036_waltinho_-dengue.doc</t>
   </si>
   <si>
     <t>Que o executivo, através do setor competente realize campanhas de combate e prevenção da dengue, bem como os mutirões e limpezas, em todas as comunidades rurais do município.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Que o executivo termine a pintura interna da farmácia municipal, principalmente no balcão. Finalizar também a parte de acabamentos, como vidros e outros.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/367/0038_waltinho_-pracas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/367/0038_waltinho_-pracas.doc</t>
   </si>
   <si>
     <t>Que a administração realize a construção de praça, com academia popular e instalação de brinquedos para as crianças, nas comunidades rurais que ainda não possuem como:  Cachoeira dos dias, Riacho, Felix, Quilombo, dentre outras.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/368/0039_waltinho_-calcamento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/368/0039_waltinho_-calcamento.doc</t>
   </si>
   <si>
     <t>Que seja realizada uma análise no calçamento que está afundando, cruzamento das Ruas Afonso de Bragança com Jose da Cruz e Ruas Jose Afonso com José da Cruz, em ambos os lados.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/369/0040_waltinho_-expocarmo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/369/0040_waltinho_-expocarmo.doc</t>
   </si>
   <si>
     <t>Que a prefeitura municipal solicite ao organizador da Expocarmo 2024 um gerador de energia para evitar os problemas como acontecidos no ano de 2023, onde ocorreram picos e a oscilação de energia em residências próximas ao parque.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/370/0041_waltinho_-conta_gov..doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/370/0041_waltinho_-conta_gov..doc</t>
   </si>
   <si>
     <t>Que o executivo possa disponibilizar um servidor  para ajudar a população que ainda não tem  a conta do  GOV.BR ou recuperação da senha.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/382/0042_waltinho_-mata_burro.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/382/0042_waltinho_-mata_burro.doc</t>
   </si>
   <si>
     <t>Que o executivo providencie a manutenção de todos os mata-burros, pois embora seja um recurso necessário, quando não projetado de forma correta pode causar vários acidentes.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/383/0043_waltinho_-banheiro.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/383/0043_waltinho_-banheiro.doc</t>
   </si>
   <si>
     <t>Para oferecer maior conforto aos frequentadores do Parque Ecológico SÓ BEM e  Parque de Exposição, solicito a construção de banheiros masculinos e femininos no local, bem como a instalação de bebedouros.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/395/0044_waltinho_-caminhao_pipa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/395/0044_waltinho_-caminhao_pipa.doc</t>
   </si>
   <si>
     <t>Que Secretaria de Obras possa disponibilizar um caminhão pipa para acompanhar a patrol nos serviços de manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/396/0044_waltinho_-quebra_mola.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/396/0044_waltinho_-quebra_mola.doc</t>
   </si>
   <si>
     <t>Que o executivo faça melhorias nos quebra-molas realizados nas Ruas Dona Fatima, Antônio Pedro e Pedro Antônio, bem como em demais localidades onde foram construídos nos mesmos parâmetros, transformando-os em quebra-molas tipo rampas e receba a pintura com tinta acrílico.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/397/0046_waltinho_-linha_ferrea.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/397/0046_waltinho_-linha_ferrea.doc</t>
   </si>
   <si>
     <t>Que o Executivo realize a manutenção nos trilhos da linha férrea na entrada da cidade, trocar o CBUQ por brita.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/401/0047_waltinho_-cemig.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/401/0047_waltinho_-cemig.doc</t>
   </si>
   <si>
     <t>Que o Executivo cobre da CEMIG soluções para os problemas de lâmpadas que estão queimando com frequência</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/402/0048_waltinho_-limpeza_mata_burro.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/402/0048_waltinho_-limpeza_mata_burro.doc</t>
   </si>
   <si>
     <t>Que seja realizado limpeza dos mata-burros na estrada da fazenda Bela Vista do Sr. Mauro Lobato</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/403/0049_waltinho_-placa_sinalizacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/403/0049_waltinho_-placa_sinalizacao.doc</t>
   </si>
   <si>
     <t>Que sejam instaladas várias placas de sinalização na Rua Felisberto Correa Vaz</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/404/0050_waltinho_-lavatorio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/404/0050_waltinho_-lavatorio.doc</t>
   </si>
   <si>
     <t>Que o executivo providencie a instalação de um lavatório na saída do cemitério municipal, com urgência.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Juninho do Badu</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/405/0051_juninho_-bebedouro.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/405/0051_juninho_-bebedouro.doc</t>
   </si>
   <si>
     <t>Que o executivo verifique a possibilidade de instalar bebedouros com água gelada, em locais públicos, nas comunidades rurais dos Campos, Riacho, Quilombo e Cachoeira</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/424/0052_waltinho_-limpeza_corrego.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/424/0052_waltinho_-limpeza_corrego.doc</t>
   </si>
   <si>
     <t>Que o executivo providencie a limpeza dos córregos do açude, Bom Jesus  na lagoa do parque ecológico Sô Bêm e no córrego que faz parte da área do Parque Ecológico.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/425/0053_waltinho_-pintura_quebra_mola.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/425/0053_waltinho_-pintura_quebra_mola.doc</t>
   </si>
   <si>
     <t>Que seja providenciada a pintura dos quebra-molas localizados ao longo das Ruas Dona Fatima, Leonidia Alves de Melo, Cesário Rios, Pedro Notini, Antônio Notini e demais vias que possuem quebra-molas sem a devida pintura.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/435/0054_waltinho_-toldos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/435/0054_waltinho_-toldos.doc</t>
   </si>
   <si>
     <t>Que sejam instalados toldos na entrada da secretaria municipal de saúde</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/436/055_matheus_-_anteprojeto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/436/055_matheus_-_anteprojeto.doc</t>
   </si>
   <si>
     <t>Que encaminhe para esta Casa, o anteprojeto anexo, que “Cria o Conselho Municipal da Juventude e o Centro da Juventude no Município de Carmo da Mata/MG”  para ser analisado e votado nesta egrégia Casa de Leis.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/443/0056_waltinho_-curso_capacitacao_de_cuidador.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/443/0056_waltinho_-curso_capacitacao_de_cuidador.doc</t>
   </si>
   <si>
     <t>Que promova cursos de capacitação profissional de cuidadores de crianças, cuidadores de idosos e cuidadores de pessoa com deficiência.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/444/0057_waltinho_-medicamento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/444/0057_waltinho_-medicamento.doc</t>
   </si>
   <si>
     <t>Que o executivo viabilize a possibilidade da entrega de medicação para pacientes com receita de médico particular pela secretaria de saúde, desde que o usuário seja cadastrado no sus.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/445/0058_waltinho__-_lixeiras.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/445/0058_waltinho__-_lixeiras.doc</t>
   </si>
   <si>
     <t>Que o Executivo analise a possibilidade de fazer a instalação de uma Lixeira Container De Plástico na porta de todas as Escolas Municipais do Município.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/452/0059_waltinho__-_lixeiras.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/452/0059_waltinho__-_lixeiras.doc</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/453/0060_waltinho__-_palntio_de_arvores.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/453/0060_waltinho__-_palntio_de_arvores.doc</t>
   </si>
   <si>
     <t>Que o executivo analise a possibilidade de fazer o plantio de árvores, modelo de arvores Escova-de-garrafa. Essa árvore tem esse nome por suas flores vermelhas se assemelharem a uma escova de garrafa. É uma espécie resistente à seca, com até 7 m de altura. A floração se dá entre o inverno e a primavera.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/454/0061_waltinho__-_estacionamento_psf.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/454/0061_waltinho__-_estacionamento_psf.doc</t>
   </si>
   <si>
     <t>Que o Executivo regulamente os estacionamentos em frente aos PSF’s do Município, determinando o uso exclusivo das vagas para os pacientes que estão em atendimento no momento, providenciando inclusive a instalação de placas de sinalização nos referidos locais, deixando expressa a proibição do uso dos estacionamentos pessoas que não estão nos PSF’s.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/455/0062_waltinho__-_indicacao_recurso.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/455/0062_waltinho__-_indicacao_recurso.doc</t>
   </si>
   <si>
     <t>Que o Executivo, quando do envio de projetos de lei para autorização de parcerias com recursos provenientes de emendas parlamentares, faça a indicação, na justificativa do projeto, referente a origem do recurso, contendo especialmente o nome do parlamentar que a indicou e a data da indicação do recurso.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/464/0063_waltinho__-_esquadrilha_da_fumaca.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/464/0063_waltinho__-_esquadrilha_da_fumaca.doc</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação possa programar para levar os alunos da rede municipal de ensino ao evento  de abertura espetacular do 4º Festival de Cultura e Arte em Carmo da Mata, que será realizado no dia 01 de julho, as 14 hrs, no Campo do Carmense.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/465/0064_waltinho__-_sinalizacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/465/0064_waltinho__-_sinalizacao.doc</t>
   </si>
   <si>
     <t>Buscando uma melhor organização do trânsito, devido ao evento nos dias 5,6 e 7 de julho de 2024 na Praça da Matriz - 4º Festival Cultura Café e Arte - que o executivo realize melhorias na sinalização de trânsito, principalmente no centro.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/466/0065_waltinho__-_telefonia_movel.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/466/0065_waltinho__-_telefonia_movel.doc</t>
   </si>
   <si>
     <t>Devido os problemas recorrentes com a telefonia fixa em nosso Município, solicito que o Executivo disponha de um aparelho de telefone móvel em todas as repartições públicas de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/467/0066_waltinho__-_lixo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/467/0066_waltinho__-_lixo.doc</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza na saída de água pluvial da Rua Leonina Tavares de Assis, pois o local encontra-se com muito lixo.  Aproveitar e instalar uma placa ''Proibido jogar lixo e entulho neste local.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Indicação 67</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Indicação 68</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Indicação 69</t>
   </si>
   <si>
     <t>475</t>
   </si>
@@ -3715,456 +3715,456 @@
   <si>
     <t>Indicação 71</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>Indicação 72</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>Indicação 73</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Indicação 74</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/486/76-_waltinho__-conselho_moradores.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/486/76-_waltinho__-conselho_moradores.doc</t>
   </si>
   <si>
     <t>Que o executivo avalie a possibilidade de criar o Conselho Municipal de Representantes dos Bairros e dos Povoados de Carmo da Mata MG.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/487/77-_waltinho__-campos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/487/77-_waltinho__-campos.doc</t>
   </si>
   <si>
     <t>Que o Executivo providencie a manutenção nos pontos da estrada da comunidade dos Campos</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/488/78-_waltinho__-saude_da_mulher.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/488/78-_waltinho__-saude_da_mulher.doc</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de unificar o atendimento do SAÚDE DA MULHER em um só local, onde elas possam efetuar todos os exames preventivos e/ou necessários.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/489/79-_waltinho__-farmacia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/489/79-_waltinho__-farmacia.doc</t>
   </si>
   <si>
     <t>Que o executivo avalie a possibilidade de instalar a FARMÁCIA MUNICIPAL dentro HOSPITAL OLINTO FERREIRA DINIZ, possibilitando um atendimento 24 horas, incluídos sábados, domingos e feriados.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/490/80-_waltinho__-limpeza_bairros.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/490/80-_waltinho__-limpeza_bairros.doc</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de determinar que seja efetuado o planejamento e a execução de um cronograma de limpeza e manutenção de todos os bairros e povoados do Município</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/505/81-_waltinho__-manutencao_preventiva.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/505/81-_waltinho__-manutencao_preventiva.doc</t>
   </si>
   <si>
     <t>Que o Executivo possa implementar um sistema de manutenção preventiva para todos os veículos e maquinários da Prefeitura.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/506/82-_waltinho__-ensaio_foto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/506/82-_waltinho__-ensaio_foto.doc</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade da criação e efetiva execução de um projeto social que poderia ser intitulado PROGRAMA VIDAS BEM-VINDAS, que consistiria em um ensaio fotográfico para mulheres grávidas em situação de vulnerabilidade, assistidas por projetos sociais no Município.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/508/083_waltinho_-_vila_vicentina.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/508/083_waltinho_-_vila_vicentina.doc</t>
   </si>
   <si>
     <t>Que o executivo realize parceria junto a Vila da Melhor Idade – (Associação  (Associação Assistencial de Carmo da Mata) visando o acolhimento de idosos e repasses públicos para a entidade, de forma que não seja necessário a realização de processo de contratação, dispensando a realização de licitação como a 86/2024 com o objetivo de contratação de serviço de acolhimento institucional para idoso – vaga masculina para atender as necessidades da secretaria de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/509/084_waltinho_-_bueiro_dona_fatima.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/509/084_waltinho_-_bueiro_dona_fatima.doc</t>
   </si>
   <si>
     <t>Que seja instalado uma grade no bueiro localizado na Rua Cesário Rios esquina com Dona Fatima</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/510/084_waltinho_-_bueiro_dona_fatima.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/510/084_waltinho_-_bueiro_dona_fatima.doc</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza nas entradas de todas as comunidades rurais do município</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/511/086_waltinho_-_patrilhamento_zona_rurais.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/511/086_waltinho_-_patrilhamento_zona_rurais.doc</t>
   </si>
   <si>
     <t>Que o Executivo solicite da Polícia Militar a realização, semanalmente e principalmente nos finais de semana e feriado, do patrulhamento rural em TODAS a Comunidade do município.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>Indicação 87</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/519/088_waltinho_-_caminhao_pipa.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/519/088_waltinho_-_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>Que o Executivo envie caminhões-pipa para molhar as ruas não pavimentadas nos bairros  e também os pontos críticos das estradas rurais do município, pois a poeira, além de causar doenças respiratórias, especialmente nas crianças e idosos, contribui para ocorrência de acidentes, uma vez que diminui a visibilidade dos motoristas. Principalmente as estradas mais movimentadas, Campos, Quilombo, Forquilha, Felix e Riacho</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/520/089_waltinho_-_cadastro_de_tumulos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/520/089_waltinho_-_cadastro_de_tumulos.doc</t>
   </si>
   <si>
     <t>Que o executivo analise a possibilidade de promover o cadastramento dos túmulos do cemitério municipal.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/521/090_waltinho_-_cobertura_veiculos_da_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/521/090_waltinho_-_cobertura_veiculos_da_saude.doc</t>
   </si>
   <si>
     <t>Que o Executivo providencie a instalação de cobertura para os veículos da saúde que permanecem estacionadas no pátio da secretária de saúde (pátio ao fundo da secretária).</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/529/091_waltinho_-_placas_bairro_aeroporto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/529/091_waltinho_-_placas_bairro_aeroporto.doc</t>
   </si>
   <si>
     <t>Que sejam instaladas com URGENCIA placas nas esquinas das Ruas José Antônio Ferreira com a Rua Antônio Pedro e nas Praças Antônio Teodoro Friaça e José Lourenço, indicando o bairro Aeroporto, facilitando assim deslocamento e acesso de caminhões às empresas instaladas no referido bairro.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/530/092_waltinho_-_recapeamento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/530/092_waltinho_-_recapeamento.doc</t>
   </si>
   <si>
     <t>Que seja realizado recapeamento asfáltico de todas as vias da cidade que se encontram com o calçamento danificado, dentre elas as Ruas Cesário Rios, Virgílio Silveira, José Lobato, José Firmino, José Antônio Ferreira e outras. É muito importante que se realize, com urgência, um novo recapeamento asfáltico de qualidade, garantindo assim a durabilidade e a resistência necessárias para suportar o tráfego.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/531/093_waltinho_-_cercar_lotes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/531/093_waltinho_-_cercar_lotes.doc</t>
   </si>
   <si>
     <t>Que o município promova o cercamento, bem como a limpeza dos imóveis de sua propriedade localizados no bairro por do sol, conjunto Habitacional Milton Sales, Aeroporto e demais localidades, dando assim o exemplo para que a população também mantenham seus lotes limpos e cercados.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/540/094_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/540/094_waltinho.doc</t>
   </si>
   <si>
     <t>Que o executivo analise a possibilidade implementação de extensão de rede de energia elétrica na Rua José de Matos próximo ao numero 313 permitindo assim a instalação do serviço de iluminação pública, o que permitirá maior segurança à comunidade em geral.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/541/095_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/541/095_waltinho.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie junto ao DNIT a instalação de abrigo com a cobertura na parada de ônibus, trevo de Carmo da Mata (sentido Divinopolis MG) também nas entradas das comunidades (nos dois lados da BR 494), Riacho, Araras, Felix e enfrente a empresas Fundimig e Afer.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/542/096_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/542/096_waltinho.doc</t>
   </si>
   <si>
     <t>Que seja instituído no âmbito do Município de Carmo da Mata o Fórum Interconselhos.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/543/097_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/543/097_waltinho.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize estudos para elaboração de projeto de revitalização da feira da agricultura familiar envolvendo melhoria na infraestrutura, divulgação e fomento destes espaços.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/544/098_waltinho_-_anteprojeto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/544/098_waltinho_-_anteprojeto.doc</t>
   </si>
   <si>
     <t>Anteprojeto que Institui a Brigada Municipal de Proteção contra Incêndios.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/551/099_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/551/099_waltinho.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie para os moradores da comunidade do Quilombo diversas demandas.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/552/100_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/552/100_waltinho.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal dentro de suas possibilidades, providencie para os moradores da comunidade dos Campos a manutenção com patrola e cascalhamentos em todas as vias que se encontram sem calçamentos.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/554/101_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/554/101_waltinho.doc</t>
   </si>
   <si>
     <t>Que a atual administração possa realizar ainda esse mês de outubro de 2024 um levantamento e  a possível execução de recapeamento asfáltico em vias publicas do município.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/555/102_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/555/102_waltinho.doc</t>
   </si>
   <si>
     <t>Que seja realizado a manutenção no calçamento início da Rua. Arquimedes Martins Borges no Bairro São Geraldo.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/556/103_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/556/103_waltinho.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria competente, veja a viabilidade de realizar uma limpeza da lixeira que encontra-se instalada na estrada da Comunidade do Riacho, entrada próxima a BR 494.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/557/104_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/557/104_waltinho.doc</t>
   </si>
   <si>
     <t>Parque So Bem</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/558/105_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/558/105_waltinho.doc</t>
   </si>
   <si>
     <t>Que seja realizado uma manutenção em todas as placas de sinalização das vias, tem local que não encontra-se nenhuma placa mais ficou um buraco, sendo assim importante tampar o mesmo com massa de cimento.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/566/106_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/566/106_waltinho.doc</t>
   </si>
   <si>
     <t>Que seja realizado cascalhamento na entrada da estrada que da acesso a Comunidade do Batatal em frente a casa amarelinha da Inês no pé do morro da cana na atual situação em que as estradas se encontram, está muito difícil o tráfego, causando transtornos aos condutores.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/567/107_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/567/107_waltinho.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envia a esta casa Legislativa um Projeto de Lei para Instituir o programa “Banco de Ração e Utensílios para Animais” no Município de Carmo da Mata / MG. Segue Projeto de Lei Sugestão.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/568/108_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/568/108_waltinho.doc</t>
   </si>
   <si>
     <t>que o Executivo Municipal, por meio da Secretaria competente, fiscalize e implemente a obrigação legal de os proprietários manterem os passeios públicos (calçadas) em frente a suas propriedades em boa situação.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/569/109_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/569/109_waltinho.doc</t>
   </si>
   <si>
     <t>que o Executivo Municipal, através da Secretaria competente, faça uma campanha de divulgação da coleta seletiva do lixo</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/570/110_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/570/110_waltinho.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria Competente, faça um estudo para isenção de IPTU para pessoas com câncer</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/571/111_waltinho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/571/111_waltinho.doc</t>
   </si>
   <si>
     <t>Cascalhamento de alguns pontos da Comunidade dos Félix, pois com a chuva ficou ruim a passagem de veículos.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/576/112_waltinho_-_patrimonio_historico.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/576/112_waltinho_-_patrimonio_historico.doc</t>
   </si>
   <si>
     <t>Que o executivo promova a conscientização e Incentivo à Preservação do Patrimônio Público, desenvolvendo palestras, campanhas educativas e atividades didáticas, com ênfase para a importância da proteção e preservação do patrimônio público.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/577/113_waltinho_-_gps.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/577/113_waltinho_-_gps.doc</t>
   </si>
   <si>
     <t>Que o Executivo providencie a instalação de Sistema de Posicionamento Global – GPS nos veículos do Transporte Escolar.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/578/114_waltinho_-_acoes_de_saude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/578/114_waltinho_-_acoes_de_saude.doc</t>
   </si>
   <si>
     <t>Que o Executivo através da Secretaria Municipal de Saúde promova as seguintes ações:</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/579/115_waltinho_-_corrida_de_rua.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/579/115_waltinho_-_corrida_de_rua.doc</t>
   </si>
   <si>
     <t>Que o Executivo fomente a iniciativa à corrida de rua, com as seguintes ações</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/580/116_waltinho_-_doar_constroi.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/580/116_waltinho_-_doar_constroi.doc</t>
   </si>
   <si>
     <t>Que o Executivo faça a instituição do Programa Municipal “Doar Constrói” com a criação do Depósito de Sobras de Materiais de Construção para doação às pessoas de baixa renda e entidades da sociedade civil, sem fins lucrativos de nosso Município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/581/117_waltinho_-_calcao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/581/117_waltinho_-_calcao.doc</t>
   </si>
   <si>
     <t>Que o Executivo torne obrigatória a apresentação de uma garantia (calção) como forma de seguro, pelo vencedor de licitação de obra ou serviço contratado pela Municipalidade.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/582/118_waltinho_-_logo_defesa_civil.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/582/118_waltinho_-_logo_defesa_civil.doc</t>
   </si>
   <si>
     <t>Que o Executivo -providencie a criação da logomarca e slogan da Defesa Civil de Carmo da Mata.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/590/119_waltinho_-_campod_e_futebol.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/590/119_waltinho_-_campod_e_futebol.doc</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção no Campo de futebol da comunidade do Felix</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/601/120_waltinho_-_carga_eletrica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/601/120_waltinho_-_carga_eletrica.doc</t>
   </si>
   <si>
     <t>Que o Executivo juntamente o engenheiro eletricista do Município possa realizar um estudo e verificar qual a carga elétrica está chegando, bem como fazer o monitoramento para possível verificação de picos de energia na comunidade do Félix da Costa, conforme solicitação da empresa que realiza a manutenção no município.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/602/121_waltinho_-_asfalto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/602/121_waltinho_-_asfalto.doc</t>
   </si>
   <si>
     <t>Que o Executivo faça análise no afundamento do asfalto e também o reparo urgentemente, para evitar danos aos veículos que trafegam na Rua José Antônio Ferreira no quebra-mola de frente ao Sacolão do Fabinho e outro na esquina da Rua Lafaiete Brandão próximo a papelaria, sendo ambos na esquina. _x000D_
 Caso o problema não seja resolvido, a situação pode se agravar e causar problemas para os munícipes que por ali trafegam.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Que o Executivo faça um estudo viabilizando a criação de leis municipais que seguem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -4478,68 +4478,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/218/plc_120_altera_lc_65_plano_de_cargos_legislativo.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/255/plc_121_revisao_salarios.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/256/plc_122_cria_o_cargo_de_direitor_de_recursos_humanos.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/271/plc_123_5-_revisao_salarios_saae.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/272/plc_124_cria_cargo_de_fisioterapeuta_e_recepcionista.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/585/plc125_elaboracao_e_revisao_leis.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/215/pl_1.826_credito_adicional_saae.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/216/pl_1.826_subvencao_cantinho_pimpolhos.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/217/pl_1.828_gratificacao_controle_interno.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/219/pl_1.829_lista_medicos_posto.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/220/pl_1.830_dia_condutor_ambulancia.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/239/pl_1.831_dia_terco_dos_homens.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/240/pl_1.832_botao_de_panico.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/254/pl_1833_remuneracao_de_conselheiro_tutelar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_1834_abono_faltas.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_1835_areias_descartadas_de_fundicao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_1836_adicional_de_desempenho_enfermagem.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_1837_antena.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_1838_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_1839_dia_do_cauboi.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_1840_calculo_adicionais_enfermagem.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_1841_-_acrescenta_art._4o-a.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_1842_informacoes_reciclagem.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/307/pl_1843_politica_alunos_diabetes.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/308/pl_1844_programa_lixo_zero.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/319/12-_parceria_cantinho_pimpolhos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_1846_leishmaniose.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/330/pl_1847_capacitacao_mulher.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/341/pl_1848_socorro_animais.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/365/pl_1849_campanha_vacina.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/364/pl_1850_-_ldo_2025_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/366/pl_1851_dia_da_advogada.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/380/pl_1852_dia_contra_violencia_idoso.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/386/pl_1853_abril_verde.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/387/pl_1854_selo_pet_friendly.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/398/pl_1855_banco_curriculos_pessoas_deficiencia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/399/pl_1856_placas_de_alerta.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/400/pl_1857_semana_contra_automutilacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/426/pl_1858_campanha_depressao_infantil.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/430/pl_1862_exames_domicilio.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/447/pl_1863_cadastro_adocao_animais.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/448/pl_1864_conselho_equidade_genero.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/456/pl_1865_dia_do_fundidor.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pl_1866_selo_dengue.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pl_1867_banheiro_quimico.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl_1868_semana_transito.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl_1869_semana_artesanato.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/472/pl_1870_selo_cultura.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/485/pl_1871_telefones_urgencia.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/501/pl_1872_calendario_oficial.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pl_1874_loa.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/545/pl_1875_programa_contra_incendios_ambientais.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pl_1876_declaracao_utilidade_publica_gira.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pl_1877_adote_uma_placa.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pl_1878_analise_agua_poco_artesiano.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pl_1879_programa_transtornos_mentais_e_mutirao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/593/pl_1880_campanha_cinomose.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/597/pl_1881_cabeamento.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/598/__pl_1882_estatuto_dos_servidores_da_camara_municipal_-_redacao_final.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/603/pl_1883_carros_oficiais.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/214/pres_295_altera_resolucao_diarias.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_resolucao_programa_de_integridade.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/605/pres_297_resolucao_processos_eletronicos_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pres_298_auxi_alimentacao_especial.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/299/plc_122_emenda_01.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/321/plom_13_emenda_01.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/446/pl_1850-_ldo_2025_-_substitutivo_01.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pl_1874_ploa_2025_-_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_1805_subs_1_indicadores_educacionais.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/606/subst_01_pres_297_-_governo_digital_e_processos_eletronicos.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/243/006_-_waltinho_-_extrato_vale.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/394/02_lucas_lasmar.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/437/03_espaco_arte_biachi.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/438/04_-_iracy.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/609/08_-_silma.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/610/09_-_ana_luiza.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/236/001_-_matheus_-_lei_protocolo_saude.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/237/002_-_waltinho_-_cmprovante_santa_casa.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/238/003_-_waltinho_-_contrato_empresa_de_publicidade.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/241/004_-_waltinho_-_emenda_cassio_soares.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/242/005_-_waltinho_-_emenda_vilson.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/309/006_-_waltinho_-_extrato_vale.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/244/007_-_waltinho_-_dispensa_servidor.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/245/008_-_waltinho_-_obras_paralisadas.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/246/009_-_waltinho_-_multas_lei_da_dengue.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/247/010_-_waltinho_-_fumace.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/248/011_-_waltinho_-_coreto_campos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/249/012_-_waltinho_-_asfato_colorado_e_cohab.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/250/013_-_waltinho_-_finalizacao_de_obras.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/251/014_-_waltinho_-_tac_conselheiro_tutelar.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/252/015_-_waltinho_-_reciclagem.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/253/016_-_matheus_-_barraca_carnaval.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/229/017_-_waltinho_-_finisa.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/230/018_-_waltinho_-_venda_reciclagem_2021_e_2022.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/231/019_-_waltinho_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/232/020_-_waltinho_-_divida_com_a_funasa.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/233/021_-_waltinho_-_poco_artesiano.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/234/022_-_waltinho_-_poliesportivo.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/235/023_-_waltinho_-_obra_cohab.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/225/024_-_waltinho_-_obra_cohab.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/226/025_-_waltinho_-_cronograma.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/227/026_-_matheus_-_lista_de_espera_consultas.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/228/027_-_matheus_-recursos_dengue.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/257/028_-_waltinho_-_contratacao.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/258/029_-_waltinho_-_agua_pluvial_d._fatima.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/259/030_-_waltinho_-_agua_pluvial.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/260/031_-_waltinho_-_cahoeira_dos_dias.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/261/032_-_waltinho_-_extrato_contas_bancarias.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/262/033_-_waltinho_-_asfalto_rua_antonio_de_souza_fontes.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/280/035_-_waltinho_-_pet.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/281/36_-_waltinho_-_cemig_falta_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/282/37_-_waltinho_-_cultura.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/283/38__-_waltinho_-_saude.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/284/39_-_waltinho_-_tapa_buracos.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/285/40_-_waltinho_-servicos_de_terra_planagem_e_cascalhos.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/287/42_-_waltinho_-_gasto_com_festa_exposicao_2024.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/300/043_-_waltinho_-_sondagem_pontes.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/301/044_-_waltinho_-_exclusao_do_site.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/302/045_-_waltinho_-_recursos_camara.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/303/046_-_leishmaniose.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/304/047_-_waltinho_-_dengue.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/305/048_-_convocacao_claret.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/310/049_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/311/050_-_transito.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/312/051_-_contratos.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/313/052_-_clinicas_conveniadas.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/314/053_-_empreendimento.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/325/054_-_congado.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/326/055_-_waltinho_-_asfalto_vias_publica.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/327/056_-_waltinho_-_veiculos_oficina.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/328/057_-_waltinho_-_processo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/329/058_-_waltinho_-_notas_fiscais.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/333/059_-_matheus_-_execucao_leis.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/334/060_-_waltinho_-_asfalto_d._fatima.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/335/061_-_waltinho_-_exames.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/336/062_-_waltinho_-_subvencoes.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/337/063_-_waltinho_-_zoonose.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/338/064_-_waltinho_-_terraplanagem..doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/339/065_-_waltinho_-_transporte_escolar..doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/340/066_-_waltinho_-_lista_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/371/067_-_waltinho_-_cadeira_odontologica.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/372/068_-_waltinho_-_cachoeira_dos_dias.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/373/069_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/374/070_-_waltinho_-_ambulancia.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/375/071_-_waltinho_-_antena.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/376/072_-_waltinho_-_covid_e_dengue.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/377/073_-_waltinho_-_medicamentos.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/378/074_-_waltinho_-_secretario.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/379/075_-_waltinho_-_emenda_impositiva.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/384/076_-_waltinho_-_pneus.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/385/077_-_waltinho_-_tapaburaco.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/388/078_-_waltinho_-_aceite.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/389/079_-_waltinho_-_imoveis_rurais.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/391/081_-_waltinho_-_taxa_de_desemprego.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/392/82_-_palavra_-_renata.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/393/83_-_palavra_-_marilene.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/406/084_-_waltinho_-_divida_do_municipio.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/407/085_-_waltinho_-_servidores.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/408/086_-_waltinho_-_linha_ferrea.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/409/087_-_waltinho_-_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/410/088_-_waltinho_-_assistente_social.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/411/089_-_waltinho_-_drenagem_aeroporto.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/412/090_-_waltinho_-_veiculos_saude.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/413/091_-_waltinho_-_buraco_noel_dario.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/414/092_-_waltinho_-dispensa_servidor.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/415/093_-_waltinho_-santa_casa.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/416/094_-_waltinho_-_remedios.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/417/095_-_waltinho_-_asfalto.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/418/096_-_waltinho_-_aceite_de_obra.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/419/097_-_waltinho_-_copia_de_docuemnto.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/420/098_-_waltinho_-_reparos_dom_alexandre_amaral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/421/099_-_waltinho_-_saae_falta_de_agua.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/422/100_-_silvana_-finisa.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/423/101_-_matheus_-hospital.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/431/102_-_waltinho_-_poste_campos.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/433/104_-_waltinho_-_lei_cultura.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/434/105_-_waltinho_-_rampas.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/439/107_-_waltinho_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/440/108_-_waltinho_-_led.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/441/109_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/442/110_-_waltinho_-_mapeamento_postes.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/449/111_-_waltinho_-_extrato_saude.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/450/112_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/451/113_-_matheus_-_execucao_lei_protocolo.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/457/114_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/458/115_-_waltinho_-_divida_funasa.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/459/116_-_waltinho_-_notificacao_idoso.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/460/117_-_waltinho_-_audiencia_publica_prestacao_contas.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/461/118_-_waltinho_-_cronograma_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/463/120_-_palavra_-_marilene.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/491/129_-_waltinho_-_ponte_quilombo.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/492/130_-_waltinho_-_rede_ferroviaria.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/493/131_-_waltinho_-_praca_de_esportes.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/494/132_-_waltinho_-_rua_antonio_fontes.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/495/133_-_waltinho_-_povoado_dos_felix.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/496/134_-_waltinho_-_ete.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/497/135_-_waltinho_-_poliesportivo.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/498/136_-_waltinho_-_muro_escola.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/499/137_-_palavra_-_john.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/502/138_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/503/139_-_waltinho_-_engenheiro_civil.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/504/140_-_waltinho_-_veiculos.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/512/141_-_waltinho_-_licitacao_psf_campos.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/513/142_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/514/143_-_waltinho_-_medicos.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/515/144_-_waltinho_-_santa_casa.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/516/145_-_waltinho_-_pagamento_aposentados.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/517/146_-_waltinho_-_motoristas.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/518/147_-_waltinho_-_antenas.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/522/148_-_waltinho_-_reforma_pronto_atendimento.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/523/149_-_waltinho_-_reforma_calcamento.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/524/150_-_waltinho_-_protocolo_saude.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/525/151_-_waltinho_-_codema.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/528/152_-_convocacao_rosarinha.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/532/153_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/533/154_-_waltinho_-_lampadas.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/535/155_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/536/156_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/537/157_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/538/158_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/539/159_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/546/160_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/547/161_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/548/162_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/549/163_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/550/164_-_palavra.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/559/165_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/560/166_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/561/167_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/562/168_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/563/169_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/564/170_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/565/171_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/572/172_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/573/173_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/574/174_-_waltinho_-_ponte_riacho.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/575/175_-_waltinho_-_divida_do_municipio.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/587/176_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/588/177_-_waltinho_-_ambulancia.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/589/178_-_waltinho_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/594/179_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/595/180_-_waltinho_-_portico.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/596/181_-_waltinho_-_finisa.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/600/182_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/604/183_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/221/0011_waltinho_-_praca_pe_jose_roberto.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/222/0012_waltinho_-_prac_igreja_rosario.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/223/0013_waltinho_-_manutencao_vias.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/224/0014_waltinho_-_varzea.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/263/0015_waltinho_-_drenagem.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/264/0016_waltinho_-_juvencio_de_carvalho.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/265/0017_waltinho_-_campos.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/274/0019_waltinho_-_bancos_pracas_publicas.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/275/0020_waltinho_-_av_jose_firmino.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/276/0021_waltinho_-_notificacao_lotes_sujos.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/277/0022_waltinho_-_tendas.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/278/0023_waltinho_-_lei_pipa.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/279/0024_waltinho_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/288/25__-_waltinho_-platio_de_grama.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/289/26__-_waltinho_-.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/294/27_-_silvana.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/295/28_-_geraldinho.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/315/29_waltinho_-_leishmaniose.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/316/0030_waltinho_-_tapa_buraco.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/317/0031_waltinho_-limpeza_lotes.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/318/0032_waltinho_-dengue.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/322/0033_waltinho_-asfalto.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/323/0034_waltinho_-vias_publicas.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/324/0035_waltinho_-pintura_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/331/0036_waltinho_-dengue.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/367/0038_waltinho_-pracas.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/368/0039_waltinho_-calcamento.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/369/0040_waltinho_-expocarmo.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/370/0041_waltinho_-conta_gov..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/382/0042_waltinho_-mata_burro.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/383/0043_waltinho_-banheiro.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/395/0044_waltinho_-caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/396/0044_waltinho_-quebra_mola.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/397/0046_waltinho_-linha_ferrea.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/401/0047_waltinho_-cemig.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/402/0048_waltinho_-limpeza_mata_burro.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/403/0049_waltinho_-placa_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/404/0050_waltinho_-lavatorio.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/405/0051_juninho_-bebedouro.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/424/0052_waltinho_-limpeza_corrego.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/425/0053_waltinho_-pintura_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/435/0054_waltinho_-toldos.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/436/055_matheus_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/443/0056_waltinho_-curso_capacitacao_de_cuidador.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/444/0057_waltinho_-medicamento.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/445/0058_waltinho__-_lixeiras.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/452/0059_waltinho__-_lixeiras.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/453/0060_waltinho__-_palntio_de_arvores.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/454/0061_waltinho__-_estacionamento_psf.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/455/0062_waltinho__-_indicacao_recurso.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/464/0063_waltinho__-_esquadrilha_da_fumaca.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/465/0064_waltinho__-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/466/0065_waltinho__-_telefonia_movel.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/467/0066_waltinho__-_lixo.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/486/76-_waltinho__-conselho_moradores.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/487/77-_waltinho__-campos.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/488/78-_waltinho__-saude_da_mulher.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/489/79-_waltinho__-farmacia.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/490/80-_waltinho__-limpeza_bairros.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/505/81-_waltinho__-manutencao_preventiva.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/506/82-_waltinho__-ensaio_foto.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/508/083_waltinho_-_vila_vicentina.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/509/084_waltinho_-_bueiro_dona_fatima.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/510/084_waltinho_-_bueiro_dona_fatima.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/511/086_waltinho_-_patrilhamento_zona_rurais.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/519/088_waltinho_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/520/089_waltinho_-_cadastro_de_tumulos.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/521/090_waltinho_-_cobertura_veiculos_da_saude.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/529/091_waltinho_-_placas_bairro_aeroporto.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/530/092_waltinho_-_recapeamento.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/531/093_waltinho_-_cercar_lotes.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/540/094_waltinho.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/541/095_waltinho.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/542/096_waltinho.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/543/097_waltinho.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/544/098_waltinho_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/551/099_waltinho.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/552/100_waltinho.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/554/101_waltinho.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/555/102_waltinho.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/556/103_waltinho.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/557/104_waltinho.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/558/105_waltinho.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/566/106_waltinho.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/567/107_waltinho.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/568/108_waltinho.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/569/109_waltinho.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/570/110_waltinho.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/571/111_waltinho.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/576/112_waltinho_-_patrimonio_historico.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/577/113_waltinho_-_gps.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/578/114_waltinho_-_acoes_de_saude.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/579/115_waltinho_-_corrida_de_rua.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/580/116_waltinho_-_doar_constroi.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/581/117_waltinho_-_calcao.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/582/118_waltinho_-_logo_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/590/119_waltinho_-_campod_e_futebol.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/601/120_waltinho_-_carga_eletrica.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/602/121_waltinho_-_asfalto.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/218/plc_120_altera_lc_65_plano_de_cargos_legislativo.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/255/plc_121_revisao_salarios.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/256/plc_122_cria_o_cargo_de_direitor_de_recursos_humanos.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/271/plc_123_5-_revisao_salarios_saae.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/272/plc_124_cria_cargo_de_fisioterapeuta_e_recepcionista.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/585/plc125_elaboracao_e_revisao_leis.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/215/pl_1.826_credito_adicional_saae.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/216/pl_1.826_subvencao_cantinho_pimpolhos.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/217/pl_1.828_gratificacao_controle_interno.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/219/pl_1.829_lista_medicos_posto.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/220/pl_1.830_dia_condutor_ambulancia.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/239/pl_1.831_dia_terco_dos_homens.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/240/pl_1.832_botao_de_panico.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/254/pl_1833_remuneracao_de_conselheiro_tutelar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_1834_abono_faltas.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/270/pl_1835_areias_descartadas_de_fundicao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/290/pl_1836_adicional_de_desempenho_enfermagem.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/291/pl_1837_antena.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/292/pl_1838_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/293/pl_1839_dia_do_cauboi.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/296/pl_1840_calculo_adicionais_enfermagem.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/297/pl_1841_-_acrescenta_art._4o-a.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/306/pl_1842_informacoes_reciclagem.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/307/pl_1843_politica_alunos_diabetes.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/308/pl_1844_programa_lixo_zero.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/319/12-_parceria_cantinho_pimpolhos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/320/pl_1846_leishmaniose.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/330/pl_1847_capacitacao_mulher.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/341/pl_1848_socorro_animais.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/365/pl_1849_campanha_vacina.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/364/pl_1850_-_ldo_2025_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/366/pl_1851_dia_da_advogada.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/380/pl_1852_dia_contra_violencia_idoso.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/386/pl_1853_abril_verde.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/387/pl_1854_selo_pet_friendly.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/398/pl_1855_banco_curriculos_pessoas_deficiencia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/399/pl_1856_placas_de_alerta.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/400/pl_1857_semana_contra_automutilacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/426/pl_1858_campanha_depressao_infantil.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/430/pl_1862_exames_domicilio.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/447/pl_1863_cadastro_adocao_animais.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/448/pl_1864_conselho_equidade_genero.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/456/pl_1865_dia_do_fundidor.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/468/pl_1866_selo_dengue.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/469/pl_1867_banheiro_quimico.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/470/pl_1868_semana_transito.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/471/pl_1869_semana_artesanato.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/472/pl_1870_selo_cultura.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/485/pl_1871_telefones_urgencia.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/501/pl_1872_calendario_oficial.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/534/pl_1874_loa.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/545/pl_1875_programa_contra_incendios_ambientais.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pl_1876_declaracao_utilidade_publica_gira.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pl_1877_adote_uma_placa.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pl_1878_analise_agua_poco_artesiano.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pl_1879_programa_transtornos_mentais_e_mutirao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/593/pl_1880_campanha_cinomose.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/597/pl_1881_cabeamento.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/598/__pl_1882_estatuto_dos_servidores_da_camara_municipal_-_redacao_final.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/603/pl_1883_carros_oficiais.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/214/pres_295_altera_resolucao_diarias.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_resolucao_programa_de_integridade.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/605/pres_297_resolucao_processos_eletronicos_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/757/pres_298_auxi_alimentacao_especial.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/299/plc_122_emenda_01.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/321/plom_13_emenda_01.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/446/pl_1850-_ldo_2025_-_substitutivo_01.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pl_1874_ploa_2025_-_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/298/pl_1805_subs_1_indicadores_educacionais.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/606/subst_01_pres_297_-_governo_digital_e_processos_eletronicos.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/243/006_-_waltinho_-_extrato_vale.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/394/02_lucas_lasmar.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/437/03_espaco_arte_biachi.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/438/04_-_iracy.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/609/08_-_silma.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/610/09_-_ana_luiza.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/236/001_-_matheus_-_lei_protocolo_saude.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/237/002_-_waltinho_-_cmprovante_santa_casa.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/238/003_-_waltinho_-_contrato_empresa_de_publicidade.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/241/004_-_waltinho_-_emenda_cassio_soares.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/242/005_-_waltinho_-_emenda_vilson.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/309/006_-_waltinho_-_extrato_vale.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/244/007_-_waltinho_-_dispensa_servidor.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/245/008_-_waltinho_-_obras_paralisadas.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/246/009_-_waltinho_-_multas_lei_da_dengue.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/247/010_-_waltinho_-_fumace.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/248/011_-_waltinho_-_coreto_campos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/249/012_-_waltinho_-_asfato_colorado_e_cohab.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/250/013_-_waltinho_-_finalizacao_de_obras.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/251/014_-_waltinho_-_tac_conselheiro_tutelar.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/252/015_-_waltinho_-_reciclagem.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/253/016_-_matheus_-_barraca_carnaval.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/229/017_-_waltinho_-_finisa.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/230/018_-_waltinho_-_venda_reciclagem_2021_e_2022.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/231/019_-_waltinho_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/232/020_-_waltinho_-_divida_com_a_funasa.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/233/021_-_waltinho_-_poco_artesiano.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/234/022_-_waltinho_-_poliesportivo.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/235/023_-_waltinho_-_obra_cohab.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/225/024_-_waltinho_-_obra_cohab.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/226/025_-_waltinho_-_cronograma.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/227/026_-_matheus_-_lista_de_espera_consultas.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/228/027_-_matheus_-recursos_dengue.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/257/028_-_waltinho_-_contratacao.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/258/029_-_waltinho_-_agua_pluvial_d._fatima.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/259/030_-_waltinho_-_agua_pluvial.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/260/031_-_waltinho_-_cahoeira_dos_dias.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/261/032_-_waltinho_-_extrato_contas_bancarias.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/262/033_-_waltinho_-_asfalto_rua_antonio_de_souza_fontes.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/280/035_-_waltinho_-_pet.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/281/36_-_waltinho_-_cemig_falta_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/282/37_-_waltinho_-_cultura.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/283/38__-_waltinho_-_saude.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/284/39_-_waltinho_-_tapa_buracos.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/285/40_-_waltinho_-servicos_de_terra_planagem_e_cascalhos.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/287/42_-_waltinho_-_gasto_com_festa_exposicao_2024.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/300/043_-_waltinho_-_sondagem_pontes.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/301/044_-_waltinho_-_exclusao_do_site.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/302/045_-_waltinho_-_recursos_camara.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/303/046_-_leishmaniose.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/304/047_-_waltinho_-_dengue.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/305/048_-_convocacao_claret.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/310/049_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/311/050_-_transito.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/312/051_-_contratos.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/313/052_-_clinicas_conveniadas.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/314/053_-_empreendimento.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/325/054_-_congado.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/326/055_-_waltinho_-_asfalto_vias_publica.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/327/056_-_waltinho_-_veiculos_oficina.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/328/057_-_waltinho_-_processo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/329/058_-_waltinho_-_notas_fiscais.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/333/059_-_matheus_-_execucao_leis.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/334/060_-_waltinho_-_asfalto_d._fatima.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/335/061_-_waltinho_-_exames.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/336/062_-_waltinho_-_subvencoes.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/337/063_-_waltinho_-_zoonose.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/338/064_-_waltinho_-_terraplanagem..doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/339/065_-_waltinho_-_transporte_escolar..doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/340/066_-_waltinho_-_lista_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/371/067_-_waltinho_-_cadeira_odontologica.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/372/068_-_waltinho_-_cachoeira_dos_dias.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/373/069_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/374/070_-_waltinho_-_ambulancia.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/375/071_-_waltinho_-_antena.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/376/072_-_waltinho_-_covid_e_dengue.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/377/073_-_waltinho_-_medicamentos.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/378/074_-_waltinho_-_secretario.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/379/075_-_waltinho_-_emenda_impositiva.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/384/076_-_waltinho_-_pneus.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/385/077_-_waltinho_-_tapaburaco.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/388/078_-_waltinho_-_aceite.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/389/079_-_waltinho_-_imoveis_rurais.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/391/081_-_waltinho_-_taxa_de_desemprego.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/392/82_-_palavra_-_renata.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/393/83_-_palavra_-_marilene.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/406/084_-_waltinho_-_divida_do_municipio.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/407/085_-_waltinho_-_servidores.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/408/086_-_waltinho_-_linha_ferrea.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/409/087_-_waltinho_-_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/410/088_-_waltinho_-_assistente_social.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/411/089_-_waltinho_-_drenagem_aeroporto.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/412/090_-_waltinho_-_veiculos_saude.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/413/091_-_waltinho_-_buraco_noel_dario.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/414/092_-_waltinho_-dispensa_servidor.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/415/093_-_waltinho_-santa_casa.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/416/094_-_waltinho_-_remedios.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/417/095_-_waltinho_-_asfalto.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/418/096_-_waltinho_-_aceite_de_obra.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/419/097_-_waltinho_-_copia_de_docuemnto.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/420/098_-_waltinho_-_reparos_dom_alexandre_amaral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/421/099_-_waltinho_-_saae_falta_de_agua.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/422/100_-_silvana_-finisa.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/423/101_-_matheus_-hospital.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/431/102_-_waltinho_-_poste_campos.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/433/104_-_waltinho_-_lei_cultura.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/434/105_-_waltinho_-_rampas.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/439/107_-_waltinho_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/440/108_-_waltinho_-_led.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/441/109_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/442/110_-_waltinho_-_mapeamento_postes.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/449/111_-_waltinho_-_extrato_saude.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/450/112_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/451/113_-_matheus_-_execucao_lei_protocolo.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/457/114_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/458/115_-_waltinho_-_divida_funasa.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/459/116_-_waltinho_-_notificacao_idoso.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/460/117_-_waltinho_-_audiencia_publica_prestacao_contas.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/461/118_-_waltinho_-_cronograma_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/463/120_-_palavra_-_marilene.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/491/129_-_waltinho_-_ponte_quilombo.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/492/130_-_waltinho_-_rede_ferroviaria.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/493/131_-_waltinho_-_praca_de_esportes.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/494/132_-_waltinho_-_rua_antonio_fontes.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/495/133_-_waltinho_-_povoado_dos_felix.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/496/134_-_waltinho_-_ete.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/497/135_-_waltinho_-_poliesportivo.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/498/136_-_waltinho_-_muro_escola.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/499/137_-_palavra_-_john.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/502/138_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/503/139_-_waltinho_-_engenheiro_civil.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/504/140_-_waltinho_-_veiculos.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/512/141_-_waltinho_-_licitacao_psf_campos.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/513/142_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/514/143_-_waltinho_-_medicos.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/515/144_-_waltinho_-_santa_casa.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/516/145_-_waltinho_-_pagamento_aposentados.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/517/146_-_waltinho_-_motoristas.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/518/147_-_waltinho_-_antenas.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/522/148_-_waltinho_-_reforma_pronto_atendimento.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/523/149_-_waltinho_-_reforma_calcamento.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/524/150_-_waltinho_-_protocolo_saude.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/525/151_-_waltinho_-_codema.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/528/152_-_convocacao_rosarinha.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/532/153_-_waltinho_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/533/154_-_waltinho_-_lampadas.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/535/155_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/536/156_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/537/157_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/538/158_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/539/159_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/546/160_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/547/161_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/548/162_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/549/163_-_waltinho.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/550/164_-_palavra.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/559/165_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/560/166_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/561/167_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/562/168_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/563/169_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/564/170_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/565/171_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/572/172_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/573/173_-_waltinho.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/574/174_-_waltinho_-_ponte_riacho.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/575/175_-_waltinho_-_divida_do_municipio.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/587/176_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/588/177_-_waltinho_-_ambulancia.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/589/178_-_waltinho_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/594/179_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/595/180_-_waltinho_-_portico.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/596/181_-_waltinho_-_finisa.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/600/182_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/604/183_-_waltinho_-_licitacoes.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/221/0011_waltinho_-_praca_pe_jose_roberto.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/222/0012_waltinho_-_prac_igreja_rosario.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/223/0013_waltinho_-_manutencao_vias.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/224/0014_waltinho_-_varzea.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/263/0015_waltinho_-_drenagem.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/264/0016_waltinho_-_juvencio_de_carvalho.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/265/0017_waltinho_-_campos.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/274/0019_waltinho_-_bancos_pracas_publicas.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/275/0020_waltinho_-_av_jose_firmino.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/276/0021_waltinho_-_notificacao_lotes_sujos.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/277/0022_waltinho_-_tendas.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/278/0023_waltinho_-_lei_pipa.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/279/0024_waltinho_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/288/25__-_waltinho_-platio_de_grama.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/289/26__-_waltinho_-.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/294/27_-_silvana.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/295/28_-_geraldinho.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/315/29_waltinho_-_leishmaniose.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/316/0030_waltinho_-_tapa_buraco.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/317/0031_waltinho_-limpeza_lotes.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/318/0032_waltinho_-dengue.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/322/0033_waltinho_-asfalto.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/323/0034_waltinho_-vias_publicas.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/324/0035_waltinho_-pintura_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/331/0036_waltinho_-dengue.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/367/0038_waltinho_-pracas.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/368/0039_waltinho_-calcamento.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/369/0040_waltinho_-expocarmo.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/370/0041_waltinho_-conta_gov..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/382/0042_waltinho_-mata_burro.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/383/0043_waltinho_-banheiro.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/395/0044_waltinho_-caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/396/0044_waltinho_-quebra_mola.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/397/0046_waltinho_-linha_ferrea.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/401/0047_waltinho_-cemig.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/402/0048_waltinho_-limpeza_mata_burro.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/403/0049_waltinho_-placa_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/404/0050_waltinho_-lavatorio.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/405/0051_juninho_-bebedouro.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/424/0052_waltinho_-limpeza_corrego.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/425/0053_waltinho_-pintura_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/435/0054_waltinho_-toldos.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/436/055_matheus_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/443/0056_waltinho_-curso_capacitacao_de_cuidador.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/444/0057_waltinho_-medicamento.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/445/0058_waltinho__-_lixeiras.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/452/0059_waltinho__-_lixeiras.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/453/0060_waltinho__-_palntio_de_arvores.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/454/0061_waltinho__-_estacionamento_psf.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/455/0062_waltinho__-_indicacao_recurso.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/464/0063_waltinho__-_esquadrilha_da_fumaca.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/465/0064_waltinho__-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/466/0065_waltinho__-_telefonia_movel.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/467/0066_waltinho__-_lixo.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/486/76-_waltinho__-conselho_moradores.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/487/77-_waltinho__-campos.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/488/78-_waltinho__-saude_da_mulher.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/489/79-_waltinho__-farmacia.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/490/80-_waltinho__-limpeza_bairros.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/505/81-_waltinho__-manutencao_preventiva.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/506/82-_waltinho__-ensaio_foto.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/508/083_waltinho_-_vila_vicentina.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/509/084_waltinho_-_bueiro_dona_fatima.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/510/084_waltinho_-_bueiro_dona_fatima.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/511/086_waltinho_-_patrilhamento_zona_rurais.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/519/088_waltinho_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/520/089_waltinho_-_cadastro_de_tumulos.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/521/090_waltinho_-_cobertura_veiculos_da_saude.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/529/091_waltinho_-_placas_bairro_aeroporto.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/530/092_waltinho_-_recapeamento.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/531/093_waltinho_-_cercar_lotes.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/540/094_waltinho.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/541/095_waltinho.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/542/096_waltinho.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/543/097_waltinho.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/544/098_waltinho_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/551/099_waltinho.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/552/100_waltinho.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/554/101_waltinho.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/555/102_waltinho.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/556/103_waltinho.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/557/104_waltinho.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/558/105_waltinho.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/566/106_waltinho.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/567/107_waltinho.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/568/108_waltinho.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/569/109_waltinho.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/570/110_waltinho.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/571/111_waltinho.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/576/112_waltinho_-_patrimonio_historico.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/577/113_waltinho_-_gps.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/578/114_waltinho_-_acoes_de_saude.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/579/115_waltinho_-_corrida_de_rua.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/580/116_waltinho_-_doar_constroi.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/581/117_waltinho_-_calcao.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/582/118_waltinho_-_logo_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/590/119_waltinho_-_campod_e_futebol.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/601/120_waltinho_-_carga_eletrica.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/602/121_waltinho_-_asfalto.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>