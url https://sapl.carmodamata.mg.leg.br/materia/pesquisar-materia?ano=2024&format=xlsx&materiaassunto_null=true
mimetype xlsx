--- v1 (2026-05-06)
+++ v2 (2026-06-22)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Mesa da Câmara - Mesa</t>
+    <t>Mesa Diretora da Câmara - Mesa</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/218/plc_120_altera_lc_65_plano_de_cargos_legislativo.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 65, de 12 de dezembro de 2012, que dispõe sobre o Plano de Cargos e Vencimentos dos servidores do Poder Legislativo do Município de Carmo da Mata, Estado de Minas Gerais e dá outras providências e seus anexos.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2024/255/plc_121_revisao_salarios.doc</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores e Empregados Públicos do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>256</t>
   </si>