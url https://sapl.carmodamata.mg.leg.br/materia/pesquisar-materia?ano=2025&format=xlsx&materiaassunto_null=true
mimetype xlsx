--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -54,4237 +54,4237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Léo Cruz</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/612/plc_126_prioridade_regional.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/612/plc_126_prioridade_regional.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 55, de 15 de outubro de 2010, que dispõe sobre microempresa, empresa de pequeno porte e o empreendedor individual, no âmbito do Município de Carmo da Mata, para estabelecer prioridade de contratação para microempresas e empresas de pequeno porte sediadas local ou regionalmente, nas contratações públicas municipais.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar 82 de 24.11.2023 que ‘Dispõe sobre o Plano de Cargos, Carreira, Remuneração e Valorização dos Profissionais da Educação do Município de Carmo da Mata-MG.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/701/02_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/701/02_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar nº 87 de 26 de fevereiro de 2019 que “Dispõe sobre a nova reestruturação do plano de cargos, vencimentos e carreiras dos Servidores da administração geral da Prefeitura Municipal de Carmo da Mata - MG.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Presidência da Câmara - PRES</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera os anexos da Lei Complementar 65, de 12 de dezembro de 2012, que dispõe sobre o Plano de Cargos e Vencimentos do Poder Legislativo, para criar o cargo de Assessor de Gestão Estratégica por meio de processo de seleção.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/809/2_-_projeto_de_lei_-_altera_a_lc_103.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/809/2_-_projeto_de_lei_-_altera_a_lc_103.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 103, de 30 de agosto de 2023, que Dispõe sobre is cargos em comissão e as funções de confiança da Administração Direta, cria, extingue cargos em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/810/2_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/810/2_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 87 de 26 de fevereiro de 2019 que Dispõe sobre a nova reestruturação do plano de cargos, vencimentos, e carreiras dos Servidores da Administração geral da prefeitura Municipal de Carmo da Mata/MG, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/821/2_projeto_de_lei_-_isencao_taxa_estado.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/821/2_projeto_de_lei_-_isencao_taxa_estado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção, em contrapartida, do pagamento de eventuais taxas pelo Estado de Minas Gerais ao Município de Carmo da Mata - MG.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/846/plc_133.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/846/plc_133.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 87 de 26 de _x000D_
 fevereiro de 2019 que “Dispõe sobre a nova _x000D_
 reestruturação do plano de cargos, vencimentos _x000D_
 e carreiras dos Servidores da administração _x000D_
 geral da Prefeitura Municipal de Carmo da Mata - _x000D_
 MG”, e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEXEC</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/849/plc_134.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/849/plc_134.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 103, de 30 de _x000D_
 agosto de 2023, que “Dispõe sobre os cargos em _x000D_
 comissão e as funções de confiança da _x000D_
 Administração Direta”, e dá outras providências.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/850/plc_135.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/850/plc_135.pdf</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2025, a _x000D_
 vigência do Plano Municipal de Educação, _x000D_
 aprovado por meio da Lei Complementar nº 75, _x000D_
 de 16 de junho de 2015.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/861/plc_136.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/861/plc_136.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 78, _x000D_
 de 18 de janeiro de 2016, para reajustar o valor _x000D_
 base do sobreaviso e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/956/2-_projeto_de_lei_-_lc_103.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/956/2-_projeto_de_lei_-_lc_103.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 103, de 30 de agosto de 2023, que “Dispõe sobre os cargos em comissão e as funções de confiança da Administração Direta”, e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/957/2_-_projeto_de_lei_-_lc_87.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/957/2_-_projeto_de_lei_-_lc_87.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 87 de 26 de fevereiro de 2019 que “Dispõe sobre a nova reestruturação do plano de cargos, vencimentos e carreiras dos Servidores da administração geral da Prefeitura Municipal de Carmo da Mata - MG”.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/plc_139.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/plc_139.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/plc_140.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/plc_140.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CARMO DA MATA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_-_cmde_-_conselho_municipal_de_desenvolvimetno_economico.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_-_cmde_-_conselho_municipal_de_desenvolvimetno_economico.docx</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1.452, de 17 de novembro de 2014, cria o Conselho Municipal de Desenvolvimento Econômico de Carmo da Mata - CMDE e o Fundo Municipal de Desenvolvimento Econômico - FUNDE e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>Silvana do Nelson</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/623/pl_1885_entulho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/623/pl_1885_entulho.docx</t>
   </si>
   <si>
     <t>Regulamenta a proibição do descarte de entulho, resíduos de grande porte e de poda de árvores em via pública no Município de Carmo Da Mata/MG.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/624/pl_1886_recuperacao_fiscal.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/624/pl_1886_recuperacao_fiscal.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal no Município Carmo da Mata/MG e autoriza o Poder Executivo a conceder, por meio de programa específico e temporário, descontos para pagamento, à vista ou parcelado, de créditos em favor do Município e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/625/pl_1887.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/625/pl_1887.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar prestada pela União Federal visando dar cumprimento ao disposto na Lei Federal nº 14.434, de 04 de agosto de 2022, que instituiu o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, e na Emenda Constitucional nº 127, de 22 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl_1888__taxi_pcd.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl_1888__taxi_pcd.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização municipal para a prestação do serviço de táxi por veículos adaptados para transportar pessoas com deficiência.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>Priscila Piassi Borges Pitty</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/673/pl_1889_almoxarifado_v.2.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/673/pl_1889_almoxarifado_v.2.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia da prestação adequada do serviço público mediante o controle e inventário anual do almoxarifado do Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/674/pl_1890_controle_frota_v.2.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/674/pl_1890_controle_frota_v.2.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para o controle da frota de veículos do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_1892_dup_filarmonica_santa_cecilia.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_1892_dup_filarmonica_santa_cecilia.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade Filarmônica Santa Cecília.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>Willian Dos Campos</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/684/pl_1892_transporte_pacientes_v.2.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/684/pl_1892_transporte_pacientes_v.2.docx</t>
   </si>
   <si>
     <t>Regulamenta os serviços de transporte para tratamento fora do domicílio – TFD e de transporte sanitário eletivo – TSE de usuários do Sistema Único de Saúde – SUS no âmbito do Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>Eduardo Piassi</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/702/pl_1893_programa_dengue.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/702/pl_1893_programa_dengue.docx</t>
   </si>
   <si>
     <t>Cria a Política Municipal de Prevenção, Controle e Combate à Dengue e doenças endêmicas e altera a Lei Municipal nº 1.479, de 23 de novembro de 2015.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/694/2_-_projeto_de_lei_-_autoriza_a_concessao_de_subvencao_social_a_aacm.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/694/2_-_projeto_de_lei_-_autoriza_a_concessao_de_subvencao_social_a_aacm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de parceria, envolvendo a transferência de recursos financeiros, com a Associação Assistencial Carmo da Mata - AACM, conhecida como Vila da Melhor Idade, nos termos da Lei Federal nº 13.019/2014.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/712/pl_1895_rainha_da_pipoca_1.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/712/pl_1895_rainha_da_pipoca_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da eleição de representantes de eventos culturais mediante a venda de bilhetes ou outras formas de arrecadação de recursos financeiros nas escolas públicas do Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>Toninho do Inter</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/723/pl_1896_transporte_de_atletas.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/723/pl_1896_transporte_de_atletas.docx</t>
   </si>
   <si>
     <t>Regulamenta a promoção da prática esportiva e o tratamento privilegiado do esporte não profissional no Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ldo_2026_carmo_da_mata_1.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ldo_2026_carmo_da_mata_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária de 2026 e dá outras providencias.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/759/2_-_projeto_de_lei_-_parque_ecologico_so_bem.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/759/2_-_projeto_de_lei_-_parque_ecologico_so_bem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Parque Ecológico do Município de Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_-_consorico_icismep_1.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_-_consorico_icismep_1.docx</t>
   </si>
   <si>
     <t>Autoriza a adesão do Município de Carmo da Mata ao Consórcio Público Intermunicipal de Saúde ICISMEP_x000D_
 Instituição de Cooperação Intermunicipal do Médio Paraopeba e dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pl_1900_placa_prioridade.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pl_1900_placa_prioridade.docx</t>
   </si>
   <si>
     <t>Regulamenta a obrigatoriedade de aviso sobre a prioridade de atendimento, que dispõe o art. 2º da Lei Estadual nº 23.902, de 3 de setembro de 2021.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pl_1901_adm_lgbt.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pl_1901_adm_lgbt.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as sanções administrativas a serem aplicadas às práticas de discriminação em razão de orientação sexual e identidade de gênero.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pl_1902_primeiros_socorros.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pl_1902_primeiros_socorros.docx</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Carmo da Mata/MG, a aplicação da Lei Federal nº 13.722, de 4 de outubro de 2018, que torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de recreação infantil.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>Guto</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pl_1903_fogos_de_artificio.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pl_1903_fogos_de_artificio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a queima, a soltura, a comercialização, o armazenamento e o transporte de fogos de artifício de estampido no Município de Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pl_1904_denominacao_ruas.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pl_1904_denominacao_ruas.docx</t>
   </si>
   <si>
     <t>Denomina logradouros públicos na localidade de Campos, no município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/806/acrescenta_o_art._85_a_na_lei_1310.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/806/acrescenta_o_art._85_a_na_lei_1310.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 85-A à Lei Municipal n° 1.310, de 29 de dezembro de 2008, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/807/casa_lar.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/807/casa_lar.pdf</t>
   </si>
   <si>
     <t>Cria o serviço de acolhimento institucional na modalidade de Casa Lar para atendimento de crianças e adolescentes no município de Carmo da mata/MG e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/811/2_-projeto_de_lei_1672-substitutivo_assinado.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/811/2_-projeto_de_lei_1672-substitutivo_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.672, de 04 de julho de 2023, que "Cria cargos para cumprimento dos Programas Governamentais para provimento através de Processo seletivo Simplificado", para criar cargos e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/822/1908_-_remedio_em_casa.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/822/1908_-_remedio_em_casa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Remédio em Casa”, para entrega domiciliar gratuita de medicamentos de uso contínuo a pacientes idosos, com deficiência e/ou portadores de doenças crônicas.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pl_1909.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pl_1909.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio-alimentação aos _x000D_
 servidores públicos da Prefeitura Municipal de _x000D_
 Carmo da Mata - MG e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pl_1910.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pl_1910.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de espaços públicos para colocação de mobiliário no Município de Carmo da Mata/MG e dá outras _x000D_
 providencias.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pl_1911.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pl_1911.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carmo da Mata a _x000D_
 transferir recursos financeiros ao Serviço _x000D_
 Autônomo de Água e Esgoto – SAAE, Autarquia _x000D_
 Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pl_1912.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pl_1912.docx</t>
   </si>
   <si>
     <t>Autoriza servidores públicos da Prefeitura Municipal de Carmo da Mata-MG a conduzirem veículos oficiais da Administração Pública Municipal Direta, e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pl_1913.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pl_1913.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.672, de 04 de julho de 2023, que _x000D_
 “Cria cargos para cumprimento dos Programas _x000D_
 Governamentais para provimento através de _x000D_
 Processo Seletivo Simplificado”, para criar _x000D_
 cargo, e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pl_1914.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pl_1914.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 1.498, de 18 de maio _x000D_
 de 2016 que “Estabelece normas para o _x000D_
 pagamento de diárias aos Servidores Públicos, _x000D_
 Secretários, Prefeito e Vice-Prefeito do _x000D_
 Município de Carmo da Mata, bem como _x000D_
 adiantamento e ressarcimento de despesas e dá _x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/855/1915.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/855/1915.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal “Cuidar de Quem Cuida”, de apoio e acolhimento às mães atípicas do Município de Carmo da Mata, e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pl_-_prestacao_de_servicos_de_psicologia_e_de_servico_social_nas_escolas_publicas_de_educacao_basica..docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pl_-_prestacao_de_servicos_de_psicologia_e_de_servico_social_nas_escolas_publicas_de_educacao_basica..docx</t>
   </si>
   <si>
     <t>EMENTA: “Dispõe sobre a regulamentação, no âmbito do Município de Carmo da Mata, da Lei Federal nº 13.935/2019, que assegura a prestação de serviços de Psicologia e de Serviço Social nas escolas públicas de educação básica.”</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pl-_brincar_e_para_todos_-_priscila_piassi.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pl-_brincar_e_para_todos_-_priscila_piassi.doc</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Carmo da Mata, o Projeto de Recreação Inclusiva – “Brincar é para Todos” e dá outras providências."</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pl_1918.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pl_1918.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 1º da Lei nº _x000D_
 1.748, de 20 de novembro de 2024, que “Dispõe _x000D_
 sobre o horário especial para servidor com _x000D_
 deficiência ou que tenha cônjuge, filho ou _x000D_
 dependente com deficiência”, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pl_1919.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pl_1919.pdf</t>
   </si>
   <si>
     <t>Ratifica e faz ingressar no ordenamento _x000D_
 jurídico do Município de Carmo da Mata-MG _x000D_
 o Contrato de Consórcio Público e o Estatuto _x000D_
 Social do Consórcio Intermunicipal de _x000D_
 Saneamento Básico do Sul de Minas Gerais - _x000D_
 CISAB SUL.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_orcamento_2026.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Carmo da Mata- MG para o exercício financeiro de 2026 e dá outras providências. ”</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/897/ppa_2026-2029_carmo_da_mata-_revisado_ana_cristina.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/897/ppa_2026-2029_carmo_da_mata-_revisado_ana_cristina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual – PPA do Município de Carmo da Mata-MG para o quadriênio 2026-2029.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_lei.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_lei.doc</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI A POLÍTICA DE INCENTIVO À PRÁTICA DE ESPORTES PARA IDOSOS NO ÂMBITO DO MUNICÍPIO DE CARMO DA MATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pl_1923.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pl_1923.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a conceder gratificação aos motoristas lotados na Secretaria Municipal de Saúde que atuem em regime de escala 12x36.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_-_altera_o_artigo_14o_da_lei_1.520_de_07_de_abril_de_2017.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_-_altera_o_artigo_14o_da_lei_1.520_de_07_de_abril_de_2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 14º da Lei nº 1.520, de 07 de abril de 2017, que “Dispõe sobre a política Municipal de Turismo, Institui o Fundo Municipal de Turismo – FUMTUR.”.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/942/projeto_de_lei_-_altera_o_artigo_4o_da_lei_1.531_de_29_de_junho_de_2017.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/942/projeto_de_lei_-_altera_o_artigo_4o_da_lei_1.531_de_29_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º da Lei nº 1.531, de 29 de junho de 2017, que “Dispõe sobre a criação, estabelece normas de funcionamento e define a composição do Conselho Municipal de Turismo de Carmo da Mata– COMTUR.”.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_ordinaria_1926_de_2025.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_ordinaria_1926_de_2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de o Município garantir o transporte de pacientes após alta hospitalar até sua residência, no âmbito do Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_ordinaria_1927_de_2025.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_ordinaria_1927_de_2025.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “ESCOLA ABERTA” NO MUNICÍPIO DE CARMO DA MATA.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/983/2_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/983/2_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.313, de 29 de dezembro de 2008, que “Dispõe sobre a organização administrativa da Prefeitura Municipal de Carmo da Mata”; e revoga a Lei Municipal nº 1.458, de 15 de janeiro de 2015.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_ordinaria_1929_de_2025.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_ordinaria_1929_de_2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de manutenção e proteção de caixas d’água e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_1930.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_1930.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar nas dotações que especifica.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/756/resolucao_pronto_pagamento.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/756/resolucao_pronto_pagamento.doc</t>
   </si>
   <si>
     <t>Regulamenta o contrato verbal de pequenas compras e de serviços de pronto pagamento, dispostos no art. 95, §2º, da Lei federal nº 14.133/2021 no âmbito da Câmara Municipal de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Mesa da Câmara - Mesa</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pres_300.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pres_300.doc</t>
   </si>
   <si>
     <t>Concede licença à Prefeita Municipal de Carmo da Mata para se ausentar do país, pelo prazo de 15 dias, conforme determina a Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_resolucaono_301_de_2025.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_resolucaono_301_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos Vereadores e Servidores da Câmara Municipal de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_resolucao_-_comissao.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_resolucao_-_comissao.pdf</t>
   </si>
   <si>
     <t>“Aprova as Contas do Município de Carmo da Mata, Estado de Minas, relativas ao Exercício Financeiro de 2023, apreciadas pelo Tribunal de Contas do Estado de Minas Gerais, mediante parecer prévio exarado nos autos do processo 1167458”.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto a proposição de lei</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/721/104_-_oficio_camara_-_veto_projeto_de_lei.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/721/104_-_oficio_camara_-_veto_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei 1885/2025</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/761/oficio_118.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/761/oficio_118.pdf</t>
   </si>
   <si>
     <t>Veto Parcial do Projeto de Lei 1889/2025</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Veto ao projeto de Lei 1890/2025</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/907/veto_pl_1908.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/907/veto_pl_1908.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei nº 1.908/2025, que institui o “Programa Remédio em Casa, para entrega domiciliar gratuita de _x000D_
 medicamentos de uso contínuo a pacientes idosos, com deficiência e/ou portadores de doenças crônicas”.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_1885_em_01_entulho.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_1885_em_01_entulho.docx</t>
   </si>
   <si>
     <t>Emenda ao PL 1885/2024, altera art. 11 para prever multa com base no salário mínimo (e não no valor venal do imóvel)</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/705/pl_1892_em_01_transporte_pacientes.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/705/pl_1892_em_01_transporte_pacientes.docx</t>
   </si>
   <si>
     <t>Suprime o art. 25 do PL 1892/2025</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/706/pl_1892_em_02_transporte_pacientes.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/706/pl_1892_em_02_transporte_pacientes.docx</t>
   </si>
   <si>
     <t>Suprime o parágrafo único do art. 24 do PL 1892/2025</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pl_1897_ldo_emendas.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pl_1897_ldo_emendas.docx</t>
   </si>
   <si>
     <t>EMENDAS 01 E 02 AO PL 1897/2025 - LDO</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_modificativa.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei ordinária 1919/2025.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/emendas_impositivas_loa_2026.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/emendas_impositivas_loa_2026.pdf</t>
   </si>
   <si>
     <t>Emendas impositivas LOA 2026.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>PSUBS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/658/substitutivo_ao_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/658/substitutivo_ao_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei Complementar nº 127/2025, para aumentar 2 vagas do cargo de Psicólogo.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/667/pl_1887_sub_piso_enfermagem.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/667/pl_1887_sub_piso_enfermagem.docx</t>
   </si>
   <si>
     <t>Substitutivo ao PL 1887/2025 para consolidar normas sobre o mesmo tema, sem alteração de conteúdo.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pl_1893_programa_dengue_subs_01.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pl_1893_programa_dengue_subs_01.docx</t>
   </si>
   <si>
     <t>Proposta de Substitutivo ao PL nº 1893/2025</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/797/ldo_2026_-_com_exposicao_de_motivos_-_substituir_na_camara.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/797/ldo_2026_-_com_exposicao_de_motivos_-_substituir_na_camara.pdf</t>
   </si>
   <si>
     <t>Substitutivo 01 ao PL 1897/2025 - PLDO</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/872/substitutivo_pl_1909.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/872/substitutivo_pl_1909.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei 1909/2025</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/1_-_projeto_de_lei_-_codigo_tributario_carmo_da_mata_v2_1.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/1_-_projeto_de_lei_-_codigo_tributario_carmo_da_mata_v2_1.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 140/2025</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/816/01_-_manquebra.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/816/01_-_manquebra.doc</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Eduardo Piassi de Rezende.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/832/02_-_manoel.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/832/02_-_manoel.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o ex servidor público Manoel Rocha Pedrosa.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/949/03_-_amazil.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/949/03_-_amazil.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do servidor público Amazil Leite.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/633/007-_santa_casa_-_toninho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/633/007-_santa_casa_-_toninho.doc</t>
   </si>
   <si>
     <t>Que seja encaminhada cópia do balanço patrimonial de dezembro/2024 e balancete financeiro de janeiro de 2025 da Santa Casa de Misericórdia de Carmo da Mata.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Dunga do Riacho</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/641/008-_transporte_escolar_-_dunga.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/641/008-_transporte_escolar_-_dunga.doc</t>
   </si>
   <si>
     <t>Solicito informações a respeito do transporte escolar para os estudantes da zona rural, período matutino.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/642/009-_gasolina_-_silvana.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/642/009-_gasolina_-_silvana.doc</t>
   </si>
   <si>
     <t>Solicito que seja elaborado e enviado a esta Casa Legislativa, relatório detalhado contendo as despesas com gasolina realizadas por cada secretaria municipal referente ao mês de janeiro de 2025.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/652/010-_dispensa_01_-_dunga.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/652/010-_dispensa_01_-_dunga.doc</t>
   </si>
   <si>
     <t>Solicita documentação referente a dispensa eletrônica 01/2025, ocorrida em 05.02.2025.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/672/011-_palavra_-_aderlon.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/672/011-_palavra_-_aderlon.doc</t>
   </si>
   <si>
     <t>Falar sobre a educação básica no município.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/683/012-_palavra_-_albano.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/683/012-_palavra_-_albano.doc</t>
   </si>
   <si>
     <t>ALBANIO GONTIJO DE OLIVEIRA, inscrito no CPF sob o nº 687.085.486-68, cidadão deste Município, venho solicitar cópia do áudio referente à Reunião Plenária ocorrida no dia 17 de março do corrente ano.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/679/013-_convocacao_-_guto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/679/013-_convocacao_-_guto.doc</t>
   </si>
   <si>
     <t>Convocação do Secretário de Obras do Município, Walter Loriano de Oliveira, para comparecer perante esta Casa no dia 07 de abril do corrente ano, às 19 horas, a fim de prestar, pessoalmente, informações sobre a limpeza geral da cidade e reparos nas estradas rurais.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/717/014_-_palavra_junia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/717/014_-_palavra_junia.doc</t>
   </si>
   <si>
     <t>Requer palavra.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/719/015-_contra-cheque.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/719/015-_contra-cheque.doc</t>
   </si>
   <si>
     <t>Requer contracheques da administração  e autarquia.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/720/016_-_palavra_mateus.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/720/016_-_palavra_mateus.doc</t>
   </si>
   <si>
     <t>Requerimento da Palavra</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/729/017_-_palavra_almir.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/729/017_-_palavra_almir.doc</t>
   </si>
   <si>
     <t>ALMIR REZENDE - PALAVRA</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Fabrício da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/730/018-_cachoeira_-_fabricio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/730/018-_cachoeira_-_fabricio.doc</t>
   </si>
   <si>
     <t>ATRASO NOS SERVIÇOS DA CACHOEIRA DOS DIAS</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIA DE SAÚDE A PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/752/020-_aluguel_de_maquinas_-_fabricio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/752/020-_aluguel_de_maquinas_-_fabricio.doc</t>
   </si>
   <si>
     <t>Referente a serviços prestados com máquinas pesadas alugadas pelo Município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/770/021-_cacimbas_-_willian.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/770/021-_cacimbas_-_willian.doc</t>
   </si>
   <si>
     <t>Informações sobre a construção de cacimbas.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/771/022-_convocacao_-_silvana.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/771/022-_convocacao_-_silvana.doc</t>
   </si>
   <si>
     <t>Convoca a prestar esclarecimento o Diretor da Santa Casa de Misericórdia de Carmo da Mata.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/777/023-_transporte_escolar_-_willian.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/777/023-_transporte_escolar_-_willian.doc</t>
   </si>
   <si>
     <t>Solicita documentação referente ao transporte escolar.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/799/024-_imoveis_-_silvana.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/799/024-_imoveis_-_silvana.doc</t>
   </si>
   <si>
     <t>Informações sobre imóveis de propriedade do Município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/800/025-_palavra_-_carol_emater.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/800/025-_palavra_-_carol_emater.doc</t>
   </si>
   <si>
     <t>Representante da Emater, Carolina Mesquita Telis, requer uso da palavra para apresentar o relatório anual de ações 2024.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/820/026-_resposta_indicacoes_-_leo_cruz.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/820/026-_resposta_indicacoes_-_leo_cruz.pdf</t>
   </si>
   <si>
     <t>Requer resposta de indicações.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/823/027-_prestacao_de_contas_maquinas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/823/027-_prestacao_de_contas_maquinas.pdf</t>
   </si>
   <si>
     <t>Solicita prestação de contas da Secretaria Municipal de Agricultura.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/830/028-_equiparacao_salarial_-_willian.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/830/028-_equiparacao_salarial_-_willian.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre isonomia salarial dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/831/029-_convocacao_-_waltinho.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/831/029-_convocacao_-_waltinho.pdf</t>
   </si>
   <si>
     <t>Convoca o secretário de obras a comparecer nesta casa e convida a prefeita.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/865/30_-_emendas_impositivas_-_toninho.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/865/30_-_emendas_impositivas_-_toninho.pdf</t>
   </si>
   <si>
     <t>Informações referente ao pagamento das emendas impositivas ao orçamento de 2025.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/943/31_-_convocacao_defesa_civil.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/943/31_-_convocacao_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Convocação de representante da Defesa Civil.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/954/032_-_requerimento_alessandra.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/954/032_-_requerimento_alessandra.pdf</t>
   </si>
   <si>
     <t>solicitação para fazer o uso da palavra na Tribuna.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento-_willian.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento-_willian.pdf</t>
   </si>
   <si>
     <t>Retirada de proposição em tramitação na Câmara Municipal.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/982/033-_convocacao_-_secretaria_de_cultura.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/982/033-_convocacao_-_secretaria_de_cultura.pdf</t>
   </si>
   <si>
     <t>Convocação da Secretária Municipal de Cultura e Turismo.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/984/34_-_palavra_francisco_correa.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/984/34_-_palavra_francisco_correa.pdf</t>
   </si>
   <si>
     <t>Requer o uso da Tribuna para apresentação do Plano Municipal pela Primeira Infância.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/989/35_-_previsao_de_pericias_medicas-_fabricio.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/989/35_-_previsao_de_pericias_medicas-_fabricio.pdf</t>
   </si>
   <si>
     <t>Previsão de perícias médicas.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/990/36_-_convocacao_secretario_de_obras.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/990/36_-_convocacao_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário de Obras.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/37_-_palavra.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/37_-_palavra.docx</t>
   </si>
   <si>
     <t>Uso da Palavra para falar sobre a prescrição de receita médica.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissão Permanente</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/618/parecer_01-25_cljr_plc_126.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/618/parecer_01-25_cljr_plc_126.docx</t>
   </si>
   <si>
     <t>Parecer CLJR sobre PLC 126/2024, pela aprovação</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/619/parecer_01-25_cffo_plc_126.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/619/parecer_01-25_cffo_plc_126.docx</t>
   </si>
   <si>
     <t>Parecer CFFO sobre PLC 126/2025, pela aprovação</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/634/parecer_02-25_cljr_pl_1884.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/634/parecer_02-25_cljr_pl_1884.docx</t>
   </si>
   <si>
     <t>Parecer CLJR sobre PL 1884/2025</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/635/parecer_03-25_cljr_pl_1885.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/635/parecer_03-25_cljr_pl_1885.docx</t>
   </si>
   <si>
     <t>Parecer CLJR sobre PL 1885/2025 com proposta de emenda</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>CSPM - Comissão de Serviços Públicos Municipal</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/636/parecer_01-25_cspm_pl_1884.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/636/parecer_01-25_cspm_pl_1884.docx</t>
   </si>
   <si>
     <t>Parecer CSPM sobre PL 1884/2025</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/637/parecer_02-25_cspm_pl_1885.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/637/parecer_02-25_cspm_pl_1885.docx</t>
   </si>
   <si>
     <t>Parecer CSPM sobre PL 1885/2025</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/638/parecer_02-25_cffo_pl_1884.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/638/parecer_02-25_cffo_pl_1884.docx</t>
   </si>
   <si>
     <t>Parecer CFFO sobre PL 1884/2025</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/640/parecer_04-25_cljr_pl_1886.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/640/parecer_04-25_cljr_pl_1886.docx</t>
   </si>
   <si>
     <t>Parecer CLJR - PL 1886/2025</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/647/parecer_05-25_cljr_pl_1887.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/647/parecer_05-25_cljr_pl_1887.docx</t>
   </si>
   <si>
     <t>Parecer CLJR - PL 1887/2025</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/651/parecer_06-25_cljr_plc_127.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/651/parecer_06-25_cljr_plc_127.docx</t>
   </si>
   <si>
     <t>Parecer CLJR - PLC 127/2025</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/660/parecer_03-25_cffo_pl_1886.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/660/parecer_03-25_cffo_pl_1886.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PL 1886/2025</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/661/parecer_03-25_cspm_pl_1886.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/661/parecer_03-25_cspm_pl_1886.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1886/2025</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/663/parecer_04-25_cffo_pl_1887.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/663/parecer_04-25_cffo_pl_1887.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PL 1887/2025</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/665/parecer_05-25_cffo_plc_127.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/665/parecer_05-25_cffo_plc_127.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PLC 127/2025</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/666/parecer_04-25_cspm_plc_127.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/666/parecer_04-25_cspm_plc_127.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PLC 127</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/689/parecer_07-25_cljr_pl_1889.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/689/parecer_07-25_cljr_pl_1889.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1889/2025</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/690/parecer_05-25_cspm_pl_1889.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/690/parecer_05-25_cspm_pl_1889.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1889/2025</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/691/parecer_08-25_cljr_pl_1890.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/691/parecer_08-25_cljr_pl_1890.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1890/2025</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/692/parecer_06-25_cspm_pl_1890.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/692/parecer_06-25_cspm_pl_1890.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1890/2025</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/703/parecer_09-25_cljr_pl_1891.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/703/parecer_09-25_cljr_pl_1891.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1891/2025</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/704/parecer_07-25_cspm_pl_1891.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/704/parecer_07-25_cspm_pl_1891.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1891/2025</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/707/parecer_11-25_cljr_plc_128.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/707/parecer_11-25_cljr_plc_128.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PLC 128/2025</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/708/parecer_06-25_cffo_plc_128.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/708/parecer_06-25_cffo_plc_128.docx</t>
   </si>
   <si>
     <t>PARECER CFFO- PLC 128/2025</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/709/parecer_09-25_cspm_plc_128.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/709/parecer_09-25_cspm_plc_128.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PLC 128/2025</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/710/parecer_10-25_cljr_pl_1892.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/710/parecer_10-25_cljr_pl_1892.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1892/2025</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/711/parecer_08-25_cspm_pl_1892.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/711/parecer_08-25_cspm_pl_1892.docx</t>
   </si>
   <si>
     <t>PARECER CSPM- PL 1892/2025</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/735/parecer_12-25_cljr_pl_1893.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/735/parecer_12-25_cljr_pl_1893.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1893/2025 - PELA APROVAÇÃO NOS TERMOS DO SUBSTITUTIVO</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/736/parecer_10-25_cspm_pl_1893.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/736/parecer_10-25_cspm_pl_1893.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1893/2025  - PELA APROVAÇÃO NOS TERMOS DO SUBSTITUTIVO APRESENTADO PELA CLJR</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/737/parecer_13-25_cljr_pl_1894.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/737/parecer_13-25_cljr_pl_1894.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1894/2025  - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_07-25_cffo_pl_1894.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_07-25_cffo_pl_1894.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PL 1894/2025 - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/739/parecer_11-25_cspm_pl_1894.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/739/parecer_11-25_cspm_pl_1894.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1894/2025 - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/740/parecer_14-25_cljr_pl_1895.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/740/parecer_14-25_cljr_pl_1895.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1895/2025 - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/741/parecer_12-25_cspm_pl_1895.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/741/parecer_12-25_cspm_pl_1895.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1895/2025 - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/742/parecer_15-25_cljr_pl_1896.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/742/parecer_15-25_cljr_pl_1896.docx</t>
   </si>
   <si>
     <t>PARECER CLJR -PL 1896/2025 - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_08-25_cffo_pl_1896.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_08-25_cffo_pl_1896.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PL 1896/2025 - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_13-25_cspm_pl_1896.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_13-25_cspm_pl_1896.docx</t>
   </si>
   <si>
     <t>PAERCER CSPM - PL 1896/2025 - PELA APROVAÇÃO</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/774/parecer_20-25_cljr_pres_299.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/774/parecer_20-25_cljr_pres_299.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PRES 299/2025</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/775/parecer_10-25_cffo_pres_299.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/775/parecer_10-25_cffo_pres_299.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PRES 299/2025</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/776/parecer_21-25_cljr_pres_300.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/776/parecer_21-25_cljr_pres_300.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PRES 300/2025</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/778/parecer_22-25_cljr_pl_1898.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/778/parecer_22-25_cljr_pl_1898.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1898/2025</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/780/parecer_16-25_cspm_pl_1898.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/780/parecer_16-25_cspm_pl_1898.docx</t>
   </si>
   <si>
     <t>PARECER CSPM- PL 1898/2025</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/782/parecer_23-25_cljr_pl_1900.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/782/parecer_23-25_cljr_pl_1900.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1900/2025</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/783/parecer_17-25_cspm_pl_1900.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/783/parecer_17-25_cspm_pl_1900.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1900/2025</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_24-25_cljr_pl_1901.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_24-25_cljr_pl_1901.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1901/2025</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_18-25_cspm_pl_1901.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_18-25_cspm_pl_1901.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1901/2025</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/790/parecer_19-25_cljr_pl_1899.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/790/parecer_19-25_cljr_pl_1899.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1899/2025</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/791/parecer_09-25_cffo_pl_1899.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/791/parecer_09-25_cffo_pl_1899.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PL 1899/2025</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/792/parecer_14-25_cspm_pl_1899.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/792/parecer_14-25_cspm_pl_1899.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1899/2025</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/793/parecer_25-25_cljr_pl_1903.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/793/parecer_25-25_cljr_pl_1903.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1903/2025</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/794/parecer_19-25_cspm_pl_1903.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/794/parecer_19-25_cspm_pl_1903.docx</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1903/2025</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1904/2025</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PARECER CSPM - PL 1904/2025</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_27-25_cljr_pl_1897_ldo.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_27-25_cljr_pl_1897_ldo.docx</t>
   </si>
   <si>
     <t>PARECER CLJR - PL 1897 LDO</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/802/parecer_11-25_cffo_pl_1897_ldo.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/802/parecer_11-25_cffo_pl_1897_ldo.docx</t>
   </si>
   <si>
     <t>PARECER CFFO - PL 1897 LDO</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_58_-_plc_132.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_58_-_plc_132.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto da Comissão de FFO e LJRF refente ao Projeto de Lei Complementar 132.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Parecer da Comissão de LJRF.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_1908_cspm.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_1908_cspm.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de SPM.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_1908_-_cljr.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_1908_-_cljr.docx</t>
   </si>
   <si>
     <t>Parecer da CLJR referente ao PL 1908/2025</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_1908_cspm.docx</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_1908_cspm.docx</t>
   </si>
   <si>
     <t>Parecer da CSPM referente ao PL 1908.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PL 1915/2025</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/868/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/868/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PL 1912/2025</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PL 1914/2025</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/871/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/871/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PL 1911/2025</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PLC 136/2025</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PL 1916/2025</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PLC 133/2025</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PLC 134/2025</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER PL1909/2025</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER CLJR</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/909/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/909/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>PARECER CSPM</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/910/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/910/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/911/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/911/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/912/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/912/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/914/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/914/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/915/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/915/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>PARECER CFFO</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/916/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/916/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/917/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/917/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/918/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/918/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/919/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/919/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER DA CLJR</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/938/parecer_da_comissao_de_servicos_publicos.docx.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/938/parecer_da_comissao_de_servicos_publicos.docx.pdf</t>
   </si>
   <si>
     <t>PARECER DA CSPM</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>PARECER DA CFFO</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/963/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/963/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/967/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/967/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/968/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/968/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/969/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/969/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/972/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/972/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/973/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/973/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/974/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/974/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/975/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/975/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/976/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/976/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/977/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/977/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/997/parecer_cffo.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/997/parecer_cffo.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/998/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/998/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_da_comissao_de_servicos_publicos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_da_comissao_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/611/001_willian_-_isonomia_salarial.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/611/001_willian_-_isonomia_salarial.doc</t>
   </si>
   <si>
     <t>Reajuste salarial para os profissionais da saúde, como o psicólogo, assistente social dentre outros, que embora desempenhe as mesmas funções em outras secretarias, recebem remuneração menor.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/614/002_willian_-_estrada_e_estudantes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/614/002_willian_-_estrada_e_estudantes.doc</t>
   </si>
   <si>
     <t>1 - Custeio de 50% do transporte escolar dos universitários e cursos técnicos que saem de Carmo da Mata e vão para outras cidades._x000D_
 2 - Reparos, com urgência, na estrada que dá acesso à casa da Sra. Salustiana, situada no povoado dos Campos</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/615/003_eduardo_-_redutor_de_velocidade_trevo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/615/003_eduardo_-_redutor_de_velocidade_trevo.doc</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade do tipo radar de velocidade</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/616/004_silvana_-_quebra_mola_ponte_cemei_cras.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/616/004_silvana_-_quebra_mola_ponte_cemei_cras.doc</t>
   </si>
   <si>
     <t>1- CRAS ofereça atividades recreativas e de lazer,_x000D_
 2- instalação de quebra-molas na Rua Rubens Antônio Câmara_x000D_
 3- construção de uma escola municipal - CEMEI no Bairro Aeroporto_x000D_
 4- reforma da ponte que dá acesso a comunidade rural denominada Estrela_x000D_
 5- poda das árvores próximo a residência da Sra. Maria Antônia e Rogério e Ana Cláudia</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/617/005_fabricio_-_transito_e_estrada.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/617/005_fabricio_-_transito_e_estrada.doc</t>
   </si>
   <si>
     <t>1- limpeza das faixas laterais das estradas rurais_x000D_
 2- contratação de uma empresa especializada em engenharia de trânsito para realizar um estudo detalhado de modernização e harmonização do trânsito em nossa cidade</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/620/006_guto_-_esgoto_nephtali.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/620/006_guto_-_esgoto_nephtali.doc</t>
   </si>
   <si>
     <t>Questão do esgoto da escola Nephali Gongaza de Melo, do bairro Várzea</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/621/007_dunga_-_felix.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/621/007_dunga_-_felix.doc</t>
   </si>
   <si>
     <t>possibilidade de ser arrumada a estrada rural na Comunidade dos Félix e a estrada no Beco da Barreira, também na Comunidade dos Félix.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/626/008_toninho_-_valvula_retencao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/626/008_toninho_-_valvula_retencao.doc</t>
   </si>
   <si>
     <t>Considerando os danos causados pelas chuvas intensas do dia 24 de dezembro, que afetaram várias residências dos bairros Bom Jesus e Conjunto habitacional Deputado Milton Sales, venho indicar a instalação de válvulas de retenção de esgoto nas casas atingidas.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/627/009_eduardo_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/627/009_eduardo_-.doc</t>
   </si>
   <si>
     <t>1 – Que sejam efetuadas as podas das árvores nas seguintes vias públicas do bairro da Várzea._x000D_
 2.	Que seja sejam instalados containers de lixo nas duas pracinhas do bairro da Várzea. _x000D_
 3.	Que sejam realizados reparos definitivos na rua Leonídia Alves de Melo onde se localiza o laticínio no bairro Várzea._x000D_
 4 – Com o objetivo de proporcionar iluminação pública adequada e garantir a segurança da população, solicito que sejam instalados postes de energia elétrica, com braço de iluminação e lâmpada, nas seguintes vias da cidade.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/628/010_silvana_-_pracinha_da_helia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/628/010_silvana_-_pracinha_da_helia.doc</t>
   </si>
   <si>
     <t>1 - Que sejam realizados os seguintes serviços na Rua José Domingos Filho, na conhecida pracinha da Hélia</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_willian_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_willian_-.doc</t>
   </si>
   <si>
     <t>1 - Que realize, com urgência, o corte de árvores localizadas próximo às residências dos moradores da comunidade rural do Quilombo. _x000D_
 2 - Que sejam realizados serviços de manutenção na estrada que liga a comunidade rural dos Campos ao Quilombo._x000D_
 3 – Que o SAAE realize a limpeza do poço de esgoto da comunidade dos Campos._x000D_
 4 - que seja enviada uma equipe para realizar a manutenção das lâmpadas queimadas no povoado dos Campos._x000D_
 5 – Que sejam realizados serviços de manutenção na estrada que dá acesso à estrada do falecido Edimar da Barreira.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_priscila.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_priscila.doc</t>
   </si>
   <si>
     <t>1 - Que seja dada atenção especial à praça do bairro São Geraldo, que é frequentada por muitas crianças.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_leo_cruz.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_leo_cruz.doc</t>
   </si>
   <si>
     <t>1 - Que o fiscal de condutas do Município (ou o responsável designado) adote medidas para regularizar a instalação de fios e cabos de internet nos postes da cidade._x000D_
 2 - Que o setor de publicidade da prefeitura adote uma política de atualização regular das informações de contato em todos os canais de comunicação oficiais, incluindo o site, Instagram e outros.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/632/014_guto_do_esporte.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/632/014_guto_do_esporte.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal disponibilize transporte escolar para os alunos da rede estadual de ensino – Escola Estadual Joaquim Pereira Notini, que residem no bairro Aeroporto.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/643/015_willian_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/643/015_willian_-.doc</t>
   </si>
   <si>
     <t>1 - Que sejam tomadas providências para garantir o atendimento de saúde básico à comunidade dos Campos, que atualmente carece de assistência adequada.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/644/016_eduardo_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/644/016_eduardo_-.doc</t>
   </si>
   <si>
     <t>Considerando a importância da castração de animais para controle populacional e prevenção de doenças, solicito que Município realize repasse financeiro para a APAC (Associação de Proteção e Assistência aos Animais Carentes) para custear as castrações de animais.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/645/17_dunga_-_pediatra.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/645/17_dunga_-_pediatra.doc</t>
   </si>
   <si>
     <t>1 – Que contrate um médico pediatra para atender as crianças da nossa cidade, pelo menos duas ou três vezes por semana. _x000D_
 2 - Que sejam avaliadas as condições das manilhas existentes na estrada do Beco da Barreira, na Comunidade dos Felix, com o objetivo de realizar a substituição das mesmas.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/646/018_leo_cruz_-_iluminacao_publica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/646/018_leo_cruz_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>1 - Que a empresa responsável pela manutenção da iluminação pública da nossa cidade realize todas as solicitações de troca de lâmpadas quando estiver em atividade na cidade.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/648/19_silvana_quebra_mola.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/648/19_silvana_quebra_mola.doc</t>
   </si>
   <si>
     <t>1 -Solicito a instalação de um quebra-molas na rua Leonina Tavares de Assis, nº 95, próxima à Creche SOS AMOR, devido ao grande fluxo de crianças e ao tráfego de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>Solicita limpeza das vias públicas e manutenção na quadra de esportes do bairro Aeroporto.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/654/022_priscila.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/654/022_priscila.doc</t>
   </si>
   <si>
     <t>Solicita atendimento médico na comunidade do quilombo e iluminação na comunidade dos felix.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/655/023_eduardo_-_lampadas_da_praca.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/655/023_eduardo_-_lampadas_da_praca.doc</t>
   </si>
   <si>
     <t>Solicita substituição das lâmpadas da praça da matriz.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/656/024_willian_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/656/024_willian_-.doc</t>
   </si>
   <si>
     <t>Solicita serviços para a comunidade rural dos Campos.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/657/25_dunga_-_patrulha_rural.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/657/25_dunga_-_patrulha_rural.doc</t>
   </si>
   <si>
     <t>Solicita o retorno da Patrulha Rural da Polícia Militar.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/669/26_dunga_-_poco_artesiano_e_grama.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/669/26_dunga_-_poco_artesiano_e_grama.doc</t>
   </si>
   <si>
     <t>Solicita poda na grama da comunidade do riacho;_x000D_
 Solicita instalação de poço artesiano na comunidade do Riacho.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/670/027_leo_cruz_-_cumprimento_de_lei.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/670/027_leo_cruz_-_cumprimento_de_lei.doc</t>
   </si>
   <si>
     <t>Solicitar o cumprimento da Lei Municipal 1.589.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/671/028_eduardo_-_asfaltar_estrada_forquilha.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/671/028_eduardo_-_asfaltar_estrada_forquilha.doc</t>
   </si>
   <si>
     <t>Solicita calçamento ligando o bairro da Várzea ao Condomínio Vista Linda.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/675/29_dunga_-_rocar_estrada_da_forquilha.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/675/29_dunga_-_rocar_estrada_da_forquilha.doc</t>
   </si>
   <si>
     <t>1 – que seja realizada a roçagem das áreas lindeiras à estrada rural da Comunidade da Forquilha.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/676/30_toninho_-_estrada_dos_felix.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/676/30_toninho_-_estrada_dos_felix.doc</t>
   </si>
   <si>
     <t>1 - Que sejam realizados reparos urgentes na estrada rural da Comunidade dos Félix, próximo a casa da Maria Helena do Sindicato, no local também conhecido como batalha</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/677/031_-_guto_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/677/031_-_guto_-.doc</t>
   </si>
   <si>
     <t>1 – Que sejam adotadas providências urgentes para solucionar o problema do bueiro localizado na Avenida José Firmino, próximo à Fundição Cristal. _x000D_
 2 - Solicito que sejam adotadas providências imediatas para melhorar a iluminação do trevo da cidade, localizado na BR 494, que dá acesso ao bairro da Várzea. _x000D_
 3 - Solicito que sejam adotadas providências para a construção de abrigos ou guaritas para os estudantes que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/678/032_willian_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/678/032_willian_-.doc</t>
   </si>
   <si>
     <t>1. Na rua que compreende a casa do Sr. Lázaro Fortunato até a casa da Sra. Gleice, onde há várias residências sem iluminação pública, incluindo a recente obra do salão comunitário._x000D_
 _x000D_
 2. Na rua que começa na casa da Sra. Silvana Rodrigues até a casa do Sr. José Simplício.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/681/033_leo_cruz_-_reforma_escola.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/681/033_leo_cruz_-_reforma_escola.doc</t>
   </si>
   <si>
     <t>Solicito que sejam realizadas reformas no telhado da Escola Neptali Gonzaga de Melo, localizada no bairro da Várzea, mais precisamente no pátio interno.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/682/034_silvana_-_rua_joaquim_teodoro.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/682/034_silvana_-_rua_joaquim_teodoro.doc</t>
   </si>
   <si>
     <t>Que sejam realizados reparos no asfalto da Rua Joaquim Teodoro, próximo ao prédio do Marcinho do Ieca, especificamente no local onde se encontra um buraco que está acumulando água.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/685/035_silvana_-_estrada_rural.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/685/035_silvana_-_estrada_rural.doc</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de manutenção na estrada rural do Córrego da Guerra, próximo a casa do Julinho, mediante a aplicação de escória, com o objetivo de melhorar a trafegabilidade da via.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/686/036_eduardo_-_iluminacao_parque_e_limpeza_de_ruas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/686/036_eduardo_-_iluminacao_parque_e_limpeza_de_ruas.doc</t>
   </si>
   <si>
     <t>1 – Que sejam intensificadas as ações de limpeza e manutenção das vias públicas, com o objetivo de melhorar a aparência e a segurança da cidade._x000D_
 2 - Que sejam realizadas ações para substituir as lâmpadas da iluminação pública do Parque Ecológico Sô Bem, pois grande parte delas está queimada ou não está funcionando corretamente._x000D_
 3 - Que sejam instalados pelo menos três postes de iluminação pública, equipados com luminárias, na Rua Zacarias José de Resende, localizada no Bairro Alto dos Pinheiros.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/687/037_leo_cruz_-_cronograma.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/687/037_leo_cruz_-_cronograma.doc</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras e Agricultura divulgue mensalmente, na sede da Prefeitura e nas respectivas secretarias, um cronograma detalhado informações</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/688/038_willian_-_estrada_e_escola.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/688/038_willian_-_estrada_e_escola.doc</t>
   </si>
   <si>
     <t>1 - Que sejam realizadas obras de reforma para reconstruir o telhado da área de entrada da Escola Nossa Senhora do Carmo, localizada no povoado dos Campos. Essa medida é necessária, pois o telhado está ausente desde a gestão anterior, deixando a área exposta às intempéries, causando danos às portas da escola._x000D_
 2 - Que a Secretaria de Obras conclua os trabalhos de manutenção na estrada dos Campos, pois a patrolagem realizada anteriormente não contemplou todos os trechos que necessitam de reparos.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>Que sejam fornecidos EPIs ao servidores públicos que prestam serviços na Secretaria Municipal de Obras, inclusive para dias chuvosos, preservando a saúde e a segurança destes profissionais.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Tomar providencias no sentido de conter o retorno do esgoto no final da Rua Cesário Rios.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/696/041_priscila_-_banheiros.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/696/041_priscila_-_banheiros.doc</t>
   </si>
   <si>
     <t>Manter a limpeza dos banheiros dos coretos das praças públicas centrais nos finais de semana.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/697/042_eduardo_-_usina.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/697/042_eduardo_-_usina.doc</t>
   </si>
   <si>
     <t>Efetuar melhorias na usina de reciclagem e destinar vigia para o local.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/698/043_-_guto_-_terreno.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/698/043_-_guto_-_terreno.doc</t>
   </si>
   <si>
     <t>Doação de terreno na Av. José Firmino, no bairro Aeroporto.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/699/044_willian_-_campo_e_psf.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/699/044_willian_-_campo_e_psf.doc</t>
   </si>
   <si>
     <t>Limpeza do campo de futebol e conserto do alambrado do PSF, ambos da comunidade dos Campos.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/700/045_leo_cruz_-_agua_pluvial_e_limpeza_lotes.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/700/045_leo_cruz_-_agua_pluvial_e_limpeza_lotes.doc</t>
   </si>
   <si>
     <t>Escoamento da agua pluvial e capina de lotes de propriedade do município.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>Limpeza dos PSFs e transporte escolar</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/714/047_priscila_-.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/714/047_priscila_-.doc</t>
   </si>
   <si>
     <t>Estradas rurais e Br 494</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/715/048_fabricio_-_fazenda_mauro_cicero.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/715/048_fabricio_-_fazenda_mauro_cicero.doc</t>
   </si>
   <si>
     <t>Estradas Rurais</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/724/49_dunga_-_mutirao_de_limpeza.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/724/49_dunga_-_mutirao_de_limpeza.doc</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA EM COMUNIDADES RURAIS</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/725/50_priscila_-_campos_felix.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/725/50_priscila_-_campos_felix.doc</t>
   </si>
   <si>
     <t>LIMPEZA CAMPO DE FUTEBOL COMUNIDADE FELIX</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/726/51_-_guto_-_vias_publicas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/726/51_-_guto_-_vias_publicas.doc</t>
   </si>
   <si>
     <t>LIMPEZA DE VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/727/052_eduardo_-_estrada_iluminacao_lixeira.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/727/052_eduardo_-_estrada_iluminacao_lixeira.doc</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRA_x000D_
 REPARO EM ESTRADAS RURAIS_x000D_
 ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/728/053_fabricio_-_estrada_da_cachoeira.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/728/053_fabricio_-_estrada_da_cachoeira.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO ESTRADA DA CACHOEIRA DOS DIAS</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/733/055_eduardo_-_mao_unica.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/733/055_eduardo_-_mao_unica.doc</t>
   </si>
   <si>
     <t>MÃO ÚNICA EM VIAS DA CIDADE.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Patrolamento da estrada rural da Estrela</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/746/057_eduardo_-_estrada_e_recapeamento_de_vias.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/746/057_eduardo_-_estrada_e_recapeamento_de_vias.doc</t>
   </si>
   <si>
     <t>Patrolamento do conhecido Morro da Cana_x000D_
 Recapeamento das vias do bairro da Várzea</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/747/058_willian_-_ceder_veiculo_para_a_cultura.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/747/058_willian_-_ceder_veiculo_para_a_cultura.doc</t>
   </si>
   <si>
     <t>Cessão de veículos_x000D_
 Restauração do Olho Vivo</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/748/059_leo_cruz_-_manutencao_em_veiculos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/748/059_leo_cruz_-_manutencao_em_veiculos.doc</t>
   </si>
   <si>
     <t>Identificação de Veículos_x000D_
 Manutenção preventiva em veículos do município</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/749/060_willian_-_mata_burro_e_recapeamento_de_vias_publicas.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/749/060_willian_-_mata_burro_e_recapeamento_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>Reparos em mata burros e recapeamento de vias públicas.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/750/061_silvana_-_mao_unica_rua_alexanfre_afonso.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/750/061_silvana_-_mao_unica_rua_alexanfre_afonso.doc</t>
   </si>
   <si>
     <t>Mão única da via Alexandre Afonso.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/753/062_silvana_-_calcamento_joaquim_pereira_notini.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/753/062_silvana_-_calcamento_joaquim_pereira_notini.doc</t>
   </si>
   <si>
     <t>Reforma do calçamento da Rua Joaquim Pereira Notini.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/754/063_fabricio_-_recapeamento_bom_jesus.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/754/063_fabricio_-_recapeamento_bom_jesus.doc</t>
   </si>
   <si>
     <t>Recapeamento das vias do Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/755/64_dunga_-_quebra_mola_riacho.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/755/64_dunga_-_quebra_mola_riacho.doc</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na estrada rural do Riacho.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/760/065_priscila_-sinal_de_tv_e_medicamentos.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/760/065_priscila_-sinal_de_tv_e_medicamentos.doc</t>
   </si>
   <si>
     <t>Reparos no sinal de Televisão e medicamentos da farmacinha.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/763/066_silvana_-_calcamento_francisco_cambraia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/763/066_silvana_-_calcamento_francisco_cambraia.doc</t>
   </si>
   <si>
     <t>Reparos na via Francisco Cambraia.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/767/067_eduardo_-_cachorro_de_rua_e_cadeira_de_dentista.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/767/067_eduardo_-_cachorro_de_rua_e_cadeira_de_dentista.doc</t>
   </si>
   <si>
     <t>Solicita reparos na cadeira de dentista e providencias com os cães de rua.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/768/068_willian_-_mata_burro_poda_de_arvore_cameras__frias.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/768/068_willian_-_mata_burro_poda_de_arvore_cameras__frias.doc</t>
   </si>
   <si>
     <t>Solicita poda de árvores, reparos em mata-burros e câmaras frias dos PSFs.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/769/069_leo_cruz_-_quebra_mola_honorio_silveira.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/769/069_leo_cruz_-_quebra_mola_honorio_silveira.doc</t>
   </si>
   <si>
     <t>Solicita quebra mola na Rua Honório Silveira.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/779/070_eduardo_-_brigada_incendio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/779/070_eduardo_-_brigada_incendio.doc</t>
   </si>
   <si>
     <t>Encaminha anteprojeto referente a instituição da brigada de incêndio.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/781/071_fabricio_-_joao_goncalves_de_abreu.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/781/071_fabricio_-_joao_goncalves_de_abreu.doc</t>
   </si>
   <si>
     <t>Reparos na Rua João Gonçalves de Abreu.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/784/072_willian_-_rua_jose_de_matos_limpeza_acude.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/784/072_willian_-_rua_jose_de_matos_limpeza_acude.doc</t>
   </si>
   <si>
     <t>Solicita:_x000D_
 Passagem de pedestre na Rua José Antônio Ferreira;_x000D_
 Reparos na Rua José de Matos;_x000D_
 Limpeza do conhecido açúde.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/798/073_leo_cruz_-_agente_de_licitacao.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/798/073_leo_cruz_-_agente_de_licitacao.doc</t>
   </si>
   <si>
     <t>Incidência de férias e gratificação natalina sobre a gratificação concedida aos agentes de licitação.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/804/074_eduardo_-_faixa_amarela.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/804/074_eduardo_-_faixa_amarela.doc</t>
   </si>
   <si>
     <t>Solicitação de faixa amarela em via pública.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/805/075_willian_-_anteprojeto.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/805/075_willian_-_anteprojeto.doc</t>
   </si>
   <si>
     <t>Implementação da Lei Federal 13772/20218.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/812/076_willian_-_carga_horaria_departamento_de_engenharia.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/812/076_willian_-_carga_horaria_departamento_de_engenharia.doc</t>
   </si>
   <si>
     <t>Ampliação na carga horária dos cargos de engenheiros do município.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/813/077_leo_cruz_-_construcao_de_meio_fio.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/813/077_leo_cruz_-_construcao_de_meio_fio.doc</t>
   </si>
   <si>
     <t>Construção de meio fio em vias públicas da cidade.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/814/78-_guto_-_quebra_molas_rua_chico_pires.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/814/78-_guto_-_quebra_molas_rua_chico_pires.doc</t>
   </si>
   <si>
     <t>Construção de quebra-molas na rua Chico Pires.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/815/079_priscila_-cumprimento_lei_parcelamento_solo.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/815/079_priscila_-cumprimento_lei_parcelamento_solo.doc</t>
   </si>
   <si>
     <t>Cumprimento efetivo da Lei de parcelamento do solo urbano._x000D_
 Reparos na estrada dos Felix</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/817/080_priscila_-placa_de_rua_e_buraco_no_colorado_e_lampada_praca.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/817/080_priscila_-placa_de_rua_e_buraco_no_colorado_e_lampada_praca.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na via Gino Sábato, no bairro colorado;_x000D_
 solicita instalação de placas com nome das vias no bairro colorado;_x000D_
 solicita substituição de lâmpadas queimadas na praça da Matriz.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/818/81-_guto_-_limpeza_no_aeroporto.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/818/81-_guto_-_limpeza_no_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e dedetização no bairro Aeroporto.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/819/082_willian_-_estrada_campos_e_quilombo_na_divisa_com_itapecerica_e_botao_do_panico.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/819/082_willian_-_estrada_campos_e_quilombo_na_divisa_com_itapecerica_e_botao_do_panico.pdf</t>
   </si>
   <si>
     <t>Reparos em estradas rurais que fazem divisa com o Município de Itapecerica._x000D_
 Viabilidade de botão de panico para mulheres vítimas de violência domestica.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/824/083_willian_-_mutiroes_de_exames_pessoas_idosas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/824/083_willian_-_mutiroes_de_exames_pessoas_idosas.pdf</t>
   </si>
   <si>
     <t>Serviço de saúde preventivo para os idosos.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/825/084_silvana_-_lixeira_na_rua_lei_rios.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/825/084_silvana_-_lixeira_na_rua_lei_rios.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeira no final da Rua Levi Rios.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/835/085_fabricio_-_poeira_morro_da_cana.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/835/085_fabricio_-_poeira_morro_da_cana.pdf</t>
   </si>
   <si>
     <t>Solicita os serviços do caminhão pipa para a estrada do Batatal.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/836/086_willian_-_prevencao_a_golpes.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/836/086_willian_-_prevencao_a_golpes.pdf</t>
   </si>
   <si>
     <t>Solicita palestras para os idosos sobre a prevenção de golpes.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/838/087_leo_cruz_-_alteracao_de_sentido_na_via_cel_matos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/838/087_leo_cruz_-_alteracao_de_sentido_na_via_cel_matos.pdf</t>
   </si>
   <si>
     <t>Solicita alteração no sentido da via Cel. Matos.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/839/88_dunga_-_fita_de_medicao_e_agulha.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/839/88_dunga_-_fita_de_medicao_e_agulha.pdf</t>
   </si>
   <si>
     <t>Solicita Fita de glicose e agulhas.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao-_leo_cruz.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao-_leo_cruz.doc</t>
   </si>
   <si>
     <t>Cumprimento de Legislação</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao-_willian.doc</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao-_willian.doc</t>
   </si>
   <si>
     <t>implementação do Curso de Primeiros Socorros e Emergências com Idosos</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/856/091_priscila_-lixeira_na_rua_isaltino_teixeira.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/856/091_priscila_-lixeira_na_rua_isaltino_teixeira.pdf</t>
   </si>
   <si>
     <t>Lixeira na Rua Isaltino teixeira.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/857/092_leo_cruz_-_iluminacao_na_praca_antonio_ribeiro_rezende.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/857/092_leo_cruz_-_iluminacao_na_praca_antonio_ribeiro_rezende.pdf</t>
   </si>
   <si>
     <t>Iluminação na Praça Antônio Ribeiro Resende</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/858/093_eduardo_piassi_-_anteprojeto_-_laudo_e_aprovacao_da_defesa_civil.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/858/093_eduardo_piassi_-_anteprojeto_-_laudo_e_aprovacao_da_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de lei 001/2025</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/859/094_willian_-_palestras_e_cartilha_de_prevencao_ao_suicidio.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/859/094_willian_-_palestras_e_cartilha_de_prevencao_ao_suicidio.pdf</t>
   </si>
   <si>
     <t>Palestra e cartilha de prevenção ao suicídio.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/860/095_willian_-_psicologos_na_escola.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/860/095_willian_-_psicologos_na_escola.pdf</t>
   </si>
   <si>
     <t>Psicólogo nas escolas municipais.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/864/096_guto_-_construcao_de_passeio_bairro_colorado.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/864/096_guto_-_construcao_de_passeio_bairro_colorado.pdf</t>
   </si>
   <si>
     <t>Construção de meio fio no bairro Colorado.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/885/097_fabricio_-_revitalizacao_da_av_dom_alexandre_amaral.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/885/097_fabricio_-_revitalizacao_da_av_dom_alexandre_amaral.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Dom Alexandre Amaral.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/886/098_fabricio_-_correcao_das_vias_publicas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/886/098_fabricio_-_correcao_das_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Correção das vias públicas.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/887/099_fabricio_-_poda_de_arvores.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/887/099_fabricio_-_poda_de_arvores.pdf</t>
   </si>
   <si>
     <t>Poda das árvores de praças e vias públicas.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/888/100_fabricio_-_inversao_de_placa_de_transito.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/888/100_fabricio_-_inversao_de_placa_de_transito.pdf</t>
   </si>
   <si>
     <t>Inversão das placas de Trânsito.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/889/101_fabricio_-_reparos_no_bebedouro_do_velorio_municipal.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/889/101_fabricio_-_reparos_no_bebedouro_do_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>Reparos no bebedouro do Velório Municipal.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/890/102_silvana_-_reparos_na_estrada_rural_da_manica.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/890/102_silvana_-_reparos_na_estrada_rural_da_manica.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada rural que dá acesso a Manica.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/891/103_eduardo_piassi_-_poda_de_arvore_na_rua_angelina_ruth_notini_lobato.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/891/103_eduardo_piassi_-_poda_de_arvore_na_rua_angelina_ruth_notini_lobato.pdf</t>
   </si>
   <si>
     <t>Poda de árvore na rua Angelina Ruth Notini Lobato.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/893/104_eduardo_piassi_-_secretaria_de_comunicacao.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/893/104_eduardo_piassi_-_secretaria_de_comunicacao.pdf</t>
   </si>
   <si>
     <t>A criação de uma secretaria municipal de Comunicação.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/899/105_silvana_-_reserva_de_vagas_para_idosos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/899/105_silvana_-_reserva_de_vagas_para_idosos.pdf</t>
   </si>
   <si>
     <t>Solicita a reserva de vagas para idosos do município na Vila da melhor Idade.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/900/106_leo_cruz_-_acessibilidade_em_vias_publicas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/900/106_leo_cruz_-_acessibilidade_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas condições de locomoção de idosos.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/901/107_willian_-_programa_idosos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/901/107_willian_-_programa_idosos.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do programa Municipal de Voluntariado da Terceira Idade.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/902/108_willian_-_projeto_academia_da_memoria.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/902/108_willian_-_projeto_academia_da_memoria.pdf</t>
   </si>
   <si>
     <t>solicita a criação do projeto Academia da Memória - oficinas de estímulo Cognitivo.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/903/109_priscila_-_aula_de_danca_para_idosos.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/903/109_priscila_-_aula_de_danca_para_idosos.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de programa municipal de Dança de Salão para a melhor idade.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/904/110_priscila_-_mutiroes_de_medicos_especialistas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/904/110_priscila_-_mutiroes_de_medicos_especialistas.pdf</t>
   </si>
   <si>
     <t>Solicita mutirões de consultas médicas com especialidades.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/905/111_fabricio_-_limpeza_de_manilhas_em_corrego_da_forquiha.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/905/111_fabricio_-_limpeza_de_manilhas_em_corrego_da_forquiha.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de manilha no córrego da estrada da Forquilha.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/906/112_fabricio_-_reparos_na_estrada_rural_do_batatal.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/906/112_fabricio_-_reparos_na_estrada_rural_do_batatal.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na estrada rural da comunidade do Batatal.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/920/113_priscila_-_substituicao_das_lampadas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/920/113_priscila_-_substituicao_das_lampadas.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas na Rua Antônio Notini.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/921/114_priscila_-_rebaixamento_de_manilhas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/921/114_priscila_-_rebaixamento_de_manilhas.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de manilhas em propriedade rural.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/922/116_leo_cruz_-_anteprojeto_-_criacao_da_casa_de_apoio.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/922/116_leo_cruz_-_anteprojeto_-_criacao_da_casa_de_apoio.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de Lei que cria a "Casa de Apoio".</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/923/117_silvana_-_faixa_preferencial_de_pedestre_na_pracinha_da_helia.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/923/117_silvana_-_faixa_preferencial_de_pedestre_na_pracinha_da_helia.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre na Rua José Teodoro Rodrigues.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/924/118_toninho_-_construcao_de_banheiro_no_parque_so_bem.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/924/118_toninho_-_construcao_de_banheiro_no_parque_so_bem.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros públicos no Parque Ecológico.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/925/119_willian_-_cumprimento_da_lei_municipal_1.576_-_estradas_rurais.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/925/119_willian_-_cumprimento_da_lei_municipal_1.576_-_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei Municipal 1.576/2019.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/926/120_willian_-_aquisicao_de_taca_copo.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/926/120_willian_-_aquisicao_de_taca_copo.pdf</t>
   </si>
   <si>
     <t>Aquisição de taça copo refrigerada.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/927/121_guto_-_poda_das_arvores_pracinhada_helia.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/927/121_guto_-_poda_das_arvores_pracinhada_helia.pdf</t>
   </si>
   <si>
     <t>Poda de árvores na Pracinha da Hélia.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/928/115_priscila_-_retroescavadeira_pra_intervencao_em_rio_na_comundiade_do_riacho.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/928/115_priscila_-_retroescavadeira_pra_intervencao_em_rio_na_comundiade_do_riacho.pdf</t>
   </si>
   <si>
     <t>Retroescavadeira para intervenção em leito de rio na comunidade do Riacho.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/930/122_dunga_-_agua_para_os_animais.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/930/122_dunga_-_agua_para_os_animais.pdf</t>
   </si>
   <si>
     <t>Solicita recipiente com água para animais.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/931/123_willian_-_pequenos_musicos.doc.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/931/123_willian_-_pequenos_musicos.doc.pdf</t>
   </si>
   <si>
     <t>programa pequenos músicos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/932/124_willian_-_maquinario_para_plantio.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/932/124_willian_-_maquinario_para_plantio.pdf</t>
   </si>
   <si>
     <t>Solicita maquinário para plantio.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/933/125_guto_-limpeza_em_leito_de_rio.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/933/125_guto_-limpeza_em_leito_de_rio.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego do açude.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/934/126_guto_-limpeza_bairro_da_varzea.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/934/126_guto_-limpeza_bairro_da_varzea.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza no bairro da Várzea.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/935/127_silvana_-_servidores_para_cuidar_das_vias_publicas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/935/127_silvana_-_servidores_para_cuidar_das_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Servidores destinados a reparos das vias públicas.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/936/128_fabricio_-_ventiladores_no_velorio_municipal.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/936/128_fabricio_-_ventiladores_no_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>Aumentar número de ventiladores e fazer a redistribuição dos mesmos no velório municipal.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/944/129_priscila_-_quebra_molas_na_rua_antonio_correa_vaz.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/944/129_priscila_-_quebra_molas_na_rua_antonio_correa_vaz.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na Rua Antônio Correa Vaz.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/945/130_eduardo_-_limpeza_do_trevo_e_margens_do_rio_boa_vista..pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/945/130_eduardo_-_limpeza_do_trevo_e_margens_do_rio_boa_vista..pdf</t>
   </si>
   <si>
     <t>Limpeza das margens do Rio Boa Vista e trevo da cidade.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/946/131_eduardo_-_publicidade_na_reposicao_de_insulina.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/946/131_eduardo_-_publicidade_na_reposicao_de_insulina.pdf</t>
   </si>
   <si>
     <t>Publicidade na reposição de insulina na farmácia municipal.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/947/132_willian_-_projeto_autores_do_amanha.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/947/132_willian_-_projeto_autores_do_amanha.pdf</t>
   </si>
   <si>
     <t>Criar projeto Autores do Amanhã.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/948/133_silvana_-_aplicacao_de_herbicida.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/948/133_silvana_-_aplicacao_de_herbicida.pdf</t>
   </si>
   <si>
     <t>Aplicação de herbicida nas vias públicas.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/951/134_leo_-_kit_lanche.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/951/134_leo_-_kit_lanche.pdf</t>
   </si>
   <si>
     <t>Requer a distribuição gratuita de kit de lanche para usuários do transporte do SUS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/952/135_eduardo_piassi_-_atividades_na_quadra..pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/952/135_eduardo_piassi_-_atividades_na_quadra..pdf</t>
   </si>
   <si>
     <t>Atividades físicas, esportivas e culturais para a quadra da várzea.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/953/136_eduardo_piassi_-_lixeira_pracinha_varzea..pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/953/136_eduardo_piassi_-_lixeira_pracinha_varzea..pdf</t>
   </si>
   <si>
     <t>Lixeiras para as pracinhas da várzea.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/958/137_eduardo_piassi_-_renovacao_automatica_do_alvara.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/958/137_eduardo_piassi_-_renovacao_automatica_do_alvara.pdf</t>
   </si>
   <si>
     <t>Notificação para expedição de Alvará automático.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/959/138_willian_-_pintura_e_instalacao_de_placas_de_quebra_molas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/959/138_willian_-_pintura_e_instalacao_de_placas_de_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Pintura e placa de quebra molas.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/960/139_willian_-_novembro_azul.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/960/139_willian_-_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Novembro azul.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/978/140_willian_-_gratificacao_de_produtividade.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/978/140_willian_-_gratificacao_de_produtividade.pdf</t>
   </si>
   <si>
     <t>Instituir a gratificação por produtividade.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/979/141_willian_-_checkup_masculino.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/979/141_willian_-_checkup_masculino.pdf</t>
   </si>
   <si>
     <t>Criar o dia do check-up masculino.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/980/142_priscila_-_pericia_tecnica_referente_a_insalubridade..pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/980/142_priscila_-_pericia_tecnica_referente_a_insalubridade..pdf</t>
   </si>
   <si>
     <t>Revisão da perícia técnica referente a insalubridade dos servidores públicos.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/981/143_fabricio_-_abertura_de_via_pubica.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/981/143_fabricio_-_abertura_de_via_pubica.pdf</t>
   </si>
   <si>
     <t>Abertura de via pública.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/986/144_leo_-_transporte_para_servidor_publico_residente_na_zona_rural.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/986/144_leo_-_transporte_para_servidor_publico_residente_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>Transporte público para servidores residentes na zona rural.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/987/145_fabricio_-_expansao_do_cemiterio.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/987/145_fabricio_-_expansao_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Expansão do cemitério municipal.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/988/146_willian_-_anteprojeto_-_programa_escola_aberta_e_transporte_para_passageiros_com_alta_hospitalar.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/988/146_willian_-_anteprojeto_-_programa_escola_aberta_e_transporte_para_passageiros_com_alta_hospitalar.pdf</t>
   </si>
   <si>
     <t>Encaminha anteprojeto 03 e 04/2025.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/991/147_guto_-_poda_das_arvores_pracinhada_do_sol.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/991/147_guto_-_poda_das_arvores_pracinhada_do_sol.pdf</t>
   </si>
   <si>
     <t>Limpeza da pracinha do Sol.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/149_willian_-_realizacao_de_plaestras_educativas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/149_willian_-_realizacao_de_plaestras_educativas.pdf</t>
   </si>
   <si>
     <t>Palestras educativas.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/150_willian_-_pracas_sensoriais.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/150_willian_-_pracas_sensoriais.pdf</t>
   </si>
   <si>
     <t>Praças sensoriais.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/148_priscila_-_faixa_de_pedestre_na_rua_jose_lobato.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/148_priscila_-_faixa_de_pedestre_na_rua_jose_lobato.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre na rua José Lobato</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/151_fabricio_-_rocagem_psf_cohab_ii.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/151_fabricio_-_rocagem_psf_cohab_ii.pdf</t>
   </si>
   <si>
     <t>Roçagem nos terrenos de propriedade do Município próximo ao PSF do bairro Milton Sales.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/152_fabricio_-_limpeza_mata_burro.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/152_fabricio_-_limpeza_mata_burro.pdf</t>
   </si>
   <si>
     <t>Limpeza de mata-burro.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/153_priscila_-_substituicao_da_placa_de_pare_na_rua_carlos_chagas..pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/153_priscila_-_substituicao_da_placa_de_pare_na_rua_carlos_chagas..pdf</t>
   </si>
   <si>
     <t>Substituição de placa de trânsito.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/154_willian_-_prestacao_de_contas.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/154_willian_-_prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Calendário de prestação de contas.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/155_willian_-_qr_code_em_postes_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/155_willian_-_qr_code_em_postes_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Instalação de QR Code nos postes de iluminação pública.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/156_silvana_-_extensao_horario_farmacia.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/156_silvana_-_extensao_horario_farmacia.pdf</t>
   </si>
   <si>
     <t>Extensão do horário de funcionamento da farmácia municipal.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/157_silvana_-_professor_de_libras.pdf</t>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/157_silvana_-_professor_de_libras.pdf</t>
   </si>
   <si>
     <t>Contratação de professor de libras.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4591,67 +4591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/612/plc_126_prioridade_regional.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/701/02_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/809/2_-_projeto_de_lei_-_altera_a_lc_103.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/810/2_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/821/2_projeto_de_lei_-_isencao_taxa_estado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/846/plc_133.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/849/plc_134.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/850/plc_135.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/861/plc_136.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/956/2-_projeto_de_lei_-_lc_103.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/957/2_-_projeto_de_lei_-_lc_87.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/plc_139.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/plc_140.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_-_cmde_-_conselho_municipal_de_desenvolvimetno_economico.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/623/pl_1885_entulho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/624/pl_1886_recuperacao_fiscal.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/625/pl_1887.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl_1888__taxi_pcd.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/673/pl_1889_almoxarifado_v.2.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/674/pl_1890_controle_frota_v.2.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_1892_dup_filarmonica_santa_cecilia.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/684/pl_1892_transporte_pacientes_v.2.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/702/pl_1893_programa_dengue.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/694/2_-_projeto_de_lei_-_autoriza_a_concessao_de_subvencao_social_a_aacm.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/712/pl_1895_rainha_da_pipoca_1.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/723/pl_1896_transporte_de_atletas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ldo_2026_carmo_da_mata_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/759/2_-_projeto_de_lei_-_parque_ecologico_so_bem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_-_consorico_icismep_1.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pl_1900_placa_prioridade.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pl_1901_adm_lgbt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pl_1902_primeiros_socorros.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pl_1903_fogos_de_artificio.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pl_1904_denominacao_ruas.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/806/acrescenta_o_art._85_a_na_lei_1310.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/807/casa_lar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/811/2_-projeto_de_lei_1672-substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/822/1908_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pl_1909.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pl_1910.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pl_1911.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pl_1912.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pl_1913.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pl_1914.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/855/1915.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pl_-_prestacao_de_servicos_de_psicologia_e_de_servico_social_nas_escolas_publicas_de_educacao_basica..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pl-_brincar_e_para_todos_-_priscila_piassi.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pl_1918.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pl_1919.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/897/ppa_2026-2029_carmo_da_mata-_revisado_ana_cristina.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pl_1923.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_-_altera_o_artigo_14o_da_lei_1.520_de_07_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/942/projeto_de_lei_-_altera_o_artigo_4o_da_lei_1.531_de_29_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_ordinaria_1926_de_2025.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_ordinaria_1927_de_2025.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/983/2_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_ordinaria_1929_de_2025.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_1930.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/756/resolucao_pronto_pagamento.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pres_300.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_resolucaono_301_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_resolucao_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/721/104_-_oficio_camara_-_veto_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/761/oficio_118.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/907/veto_pl_1908.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_1885_em_01_entulho.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/705/pl_1892_em_01_transporte_pacientes.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/706/pl_1892_em_02_transporte_pacientes.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pl_1897_ldo_emendas.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/emendas_impositivas_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/658/substitutivo_ao_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/667/pl_1887_sub_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pl_1893_programa_dengue_subs_01.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/797/ldo_2026_-_com_exposicao_de_motivos_-_substituir_na_camara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/872/substitutivo_pl_1909.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/1_-_projeto_de_lei_-_codigo_tributario_carmo_da_mata_v2_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/816/01_-_manquebra.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/832/02_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/949/03_-_amazil.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/633/007-_santa_casa_-_toninho.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/641/008-_transporte_escolar_-_dunga.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/642/009-_gasolina_-_silvana.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/652/010-_dispensa_01_-_dunga.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/672/011-_palavra_-_aderlon.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/683/012-_palavra_-_albano.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/679/013-_convocacao_-_guto.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/717/014_-_palavra_junia.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/719/015-_contra-cheque.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/720/016_-_palavra_mateus.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/729/017_-_palavra_almir.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/730/018-_cachoeira_-_fabricio.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/752/020-_aluguel_de_maquinas_-_fabricio.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/770/021-_cacimbas_-_willian.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/771/022-_convocacao_-_silvana.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/777/023-_transporte_escolar_-_willian.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/799/024-_imoveis_-_silvana.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/800/025-_palavra_-_carol_emater.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/820/026-_resposta_indicacoes_-_leo_cruz.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/823/027-_prestacao_de_contas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/830/028-_equiparacao_salarial_-_willian.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/831/029-_convocacao_-_waltinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/865/30_-_emendas_impositivas_-_toninho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/943/31_-_convocacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/954/032_-_requerimento_alessandra.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento-_willian.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/982/033-_convocacao_-_secretaria_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/984/34_-_palavra_francisco_correa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/989/35_-_previsao_de_pericias_medicas-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/990/36_-_convocacao_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/37_-_palavra.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/618/parecer_01-25_cljr_plc_126.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/619/parecer_01-25_cffo_plc_126.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/634/parecer_02-25_cljr_pl_1884.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/635/parecer_03-25_cljr_pl_1885.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/636/parecer_01-25_cspm_pl_1884.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/637/parecer_02-25_cspm_pl_1885.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/638/parecer_02-25_cffo_pl_1884.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/640/parecer_04-25_cljr_pl_1886.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/647/parecer_05-25_cljr_pl_1887.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/651/parecer_06-25_cljr_plc_127.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/660/parecer_03-25_cffo_pl_1886.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/661/parecer_03-25_cspm_pl_1886.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/663/parecer_04-25_cffo_pl_1887.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/665/parecer_05-25_cffo_plc_127.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/666/parecer_04-25_cspm_plc_127.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/689/parecer_07-25_cljr_pl_1889.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/690/parecer_05-25_cspm_pl_1889.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/691/parecer_08-25_cljr_pl_1890.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/692/parecer_06-25_cspm_pl_1890.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/703/parecer_09-25_cljr_pl_1891.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/704/parecer_07-25_cspm_pl_1891.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/707/parecer_11-25_cljr_plc_128.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/708/parecer_06-25_cffo_plc_128.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/709/parecer_09-25_cspm_plc_128.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/710/parecer_10-25_cljr_pl_1892.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/711/parecer_08-25_cspm_pl_1892.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/735/parecer_12-25_cljr_pl_1893.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/736/parecer_10-25_cspm_pl_1893.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/737/parecer_13-25_cljr_pl_1894.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_07-25_cffo_pl_1894.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/739/parecer_11-25_cspm_pl_1894.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/740/parecer_14-25_cljr_pl_1895.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/741/parecer_12-25_cspm_pl_1895.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/742/parecer_15-25_cljr_pl_1896.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_08-25_cffo_pl_1896.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_13-25_cspm_pl_1896.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/774/parecer_20-25_cljr_pres_299.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/775/parecer_10-25_cffo_pres_299.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/776/parecer_21-25_cljr_pres_300.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/778/parecer_22-25_cljr_pl_1898.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/780/parecer_16-25_cspm_pl_1898.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/782/parecer_23-25_cljr_pl_1900.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/783/parecer_17-25_cspm_pl_1900.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_24-25_cljr_pl_1901.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_18-25_cspm_pl_1901.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/790/parecer_19-25_cljr_pl_1899.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/791/parecer_09-25_cffo_pl_1899.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/792/parecer_14-25_cspm_pl_1899.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/793/parecer_25-25_cljr_pl_1903.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/794/parecer_19-25_cspm_pl_1903.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_27-25_cljr_pl_1897_ldo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/802/parecer_11-25_cffo_pl_1897_ldo.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_58_-_plc_132.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_1908_cspm.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_1908_-_cljr.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_1908_cspm.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/868/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/871/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/909/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/910/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/911/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/912/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/914/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/915/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/916/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/917/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/918/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/919/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/938/parecer_da_comissao_de_servicos_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/963/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/967/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/968/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/969/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/972/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/973/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/974/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/975/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/976/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/977/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/997/parecer_cffo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/998/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/611/001_willian_-_isonomia_salarial.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/614/002_willian_-_estrada_e_estudantes.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/615/003_eduardo_-_redutor_de_velocidade_trevo.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/616/004_silvana_-_quebra_mola_ponte_cemei_cras.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/617/005_fabricio_-_transito_e_estrada.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/620/006_guto_-_esgoto_nephtali.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/621/007_dunga_-_felix.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/626/008_toninho_-_valvula_retencao.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/627/009_eduardo_-.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/628/010_silvana_-_pracinha_da_helia.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_willian_-.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_priscila.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_leo_cruz.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/632/014_guto_do_esporte.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/643/015_willian_-.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/644/016_eduardo_-.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/645/17_dunga_-_pediatra.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/646/018_leo_cruz_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/648/19_silvana_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/654/022_priscila.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/655/023_eduardo_-_lampadas_da_praca.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/656/024_willian_-.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/657/25_dunga_-_patrulha_rural.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/669/26_dunga_-_poco_artesiano_e_grama.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/670/027_leo_cruz_-_cumprimento_de_lei.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/671/028_eduardo_-_asfaltar_estrada_forquilha.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/675/29_dunga_-_rocar_estrada_da_forquilha.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/676/30_toninho_-_estrada_dos_felix.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/677/031_-_guto_-.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/678/032_willian_-.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/681/033_leo_cruz_-_reforma_escola.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/682/034_silvana_-_rua_joaquim_teodoro.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/685/035_silvana_-_estrada_rural.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/686/036_eduardo_-_iluminacao_parque_e_limpeza_de_ruas.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/687/037_leo_cruz_-_cronograma.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/688/038_willian_-_estrada_e_escola.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/696/041_priscila_-_banheiros.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/697/042_eduardo_-_usina.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/698/043_-_guto_-_terreno.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/699/044_willian_-_campo_e_psf.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/700/045_leo_cruz_-_agua_pluvial_e_limpeza_lotes.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/714/047_priscila_-.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/715/048_fabricio_-_fazenda_mauro_cicero.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/724/49_dunga_-_mutirao_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/725/50_priscila_-_campos_felix.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/726/51_-_guto_-_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/727/052_eduardo_-_estrada_iluminacao_lixeira.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/728/053_fabricio_-_estrada_da_cachoeira.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/733/055_eduardo_-_mao_unica.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/746/057_eduardo_-_estrada_e_recapeamento_de_vias.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/747/058_willian_-_ceder_veiculo_para_a_cultura.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/748/059_leo_cruz_-_manutencao_em_veiculos.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/749/060_willian_-_mata_burro_e_recapeamento_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/750/061_silvana_-_mao_unica_rua_alexanfre_afonso.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/753/062_silvana_-_calcamento_joaquim_pereira_notini.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/754/063_fabricio_-_recapeamento_bom_jesus.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/755/64_dunga_-_quebra_mola_riacho.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/760/065_priscila_-sinal_de_tv_e_medicamentos.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/763/066_silvana_-_calcamento_francisco_cambraia.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/767/067_eduardo_-_cachorro_de_rua_e_cadeira_de_dentista.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/768/068_willian_-_mata_burro_poda_de_arvore_cameras__frias.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/769/069_leo_cruz_-_quebra_mola_honorio_silveira.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/779/070_eduardo_-_brigada_incendio.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/781/071_fabricio_-_joao_goncalves_de_abreu.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/784/072_willian_-_rua_jose_de_matos_limpeza_acude.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/798/073_leo_cruz_-_agente_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/804/074_eduardo_-_faixa_amarela.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/805/075_willian_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/812/076_willian_-_carga_horaria_departamento_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/813/077_leo_cruz_-_construcao_de_meio_fio.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/814/78-_guto_-_quebra_molas_rua_chico_pires.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/815/079_priscila_-cumprimento_lei_parcelamento_solo.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/817/080_priscila_-placa_de_rua_e_buraco_no_colorado_e_lampada_praca.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/818/81-_guto_-_limpeza_no_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/819/082_willian_-_estrada_campos_e_quilombo_na_divisa_com_itapecerica_e_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/824/083_willian_-_mutiroes_de_exames_pessoas_idosas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/825/084_silvana_-_lixeira_na_rua_lei_rios.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/835/085_fabricio_-_poeira_morro_da_cana.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/836/086_willian_-_prevencao_a_golpes.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/838/087_leo_cruz_-_alteracao_de_sentido_na_via_cel_matos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/839/88_dunga_-_fita_de_medicao_e_agulha.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao-_leo_cruz.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao-_willian.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/856/091_priscila_-lixeira_na_rua_isaltino_teixeira.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/857/092_leo_cruz_-_iluminacao_na_praca_antonio_ribeiro_rezende.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/858/093_eduardo_piassi_-_anteprojeto_-_laudo_e_aprovacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/859/094_willian_-_palestras_e_cartilha_de_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/860/095_willian_-_psicologos_na_escola.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/864/096_guto_-_construcao_de_passeio_bairro_colorado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/885/097_fabricio_-_revitalizacao_da_av_dom_alexandre_amaral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/886/098_fabricio_-_correcao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/887/099_fabricio_-_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/888/100_fabricio_-_inversao_de_placa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/889/101_fabricio_-_reparos_no_bebedouro_do_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/890/102_silvana_-_reparos_na_estrada_rural_da_manica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/891/103_eduardo_piassi_-_poda_de_arvore_na_rua_angelina_ruth_notini_lobato.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/893/104_eduardo_piassi_-_secretaria_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/899/105_silvana_-_reserva_de_vagas_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/900/106_leo_cruz_-_acessibilidade_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/901/107_willian_-_programa_idosos.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/902/108_willian_-_projeto_academia_da_memoria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/903/109_priscila_-_aula_de_danca_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/904/110_priscila_-_mutiroes_de_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/905/111_fabricio_-_limpeza_de_manilhas_em_corrego_da_forquiha.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/906/112_fabricio_-_reparos_na_estrada_rural_do_batatal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/920/113_priscila_-_substituicao_das_lampadas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/921/114_priscila_-_rebaixamento_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/922/116_leo_cruz_-_anteprojeto_-_criacao_da_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/923/117_silvana_-_faixa_preferencial_de_pedestre_na_pracinha_da_helia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/924/118_toninho_-_construcao_de_banheiro_no_parque_so_bem.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/925/119_willian_-_cumprimento_da_lei_municipal_1.576_-_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/926/120_willian_-_aquisicao_de_taca_copo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/927/121_guto_-_poda_das_arvores_pracinhada_helia.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/928/115_priscila_-_retroescavadeira_pra_intervencao_em_rio_na_comundiade_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/930/122_dunga_-_agua_para_os_animais.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/931/123_willian_-_pequenos_musicos.doc.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/932/124_willian_-_maquinario_para_plantio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/933/125_guto_-limpeza_em_leito_de_rio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/934/126_guto_-limpeza_bairro_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/935/127_silvana_-_servidores_para_cuidar_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/936/128_fabricio_-_ventiladores_no_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/944/129_priscila_-_quebra_molas_na_rua_antonio_correa_vaz.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/945/130_eduardo_-_limpeza_do_trevo_e_margens_do_rio_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/946/131_eduardo_-_publicidade_na_reposicao_de_insulina.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/947/132_willian_-_projeto_autores_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/948/133_silvana_-_aplicacao_de_herbicida.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/951/134_leo_-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/952/135_eduardo_piassi_-_atividades_na_quadra..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/953/136_eduardo_piassi_-_lixeira_pracinha_varzea..pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/958/137_eduardo_piassi_-_renovacao_automatica_do_alvara.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/959/138_willian_-_pintura_e_instalacao_de_placas_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/960/139_willian_-_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/978/140_willian_-_gratificacao_de_produtividade.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/979/141_willian_-_checkup_masculino.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/980/142_priscila_-_pericia_tecnica_referente_a_insalubridade..pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/981/143_fabricio_-_abertura_de_via_pubica.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/986/144_leo_-_transporte_para_servidor_publico_residente_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/987/145_fabricio_-_expansao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/988/146_willian_-_anteprojeto_-_programa_escola_aberta_e_transporte_para_passageiros_com_alta_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/991/147_guto_-_poda_das_arvores_pracinhada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/149_willian_-_realizacao_de_plaestras_educativas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/150_willian_-_pracas_sensoriais.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/148_priscila_-_faixa_de_pedestre_na_rua_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/151_fabricio_-_rocagem_psf_cohab_ii.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/152_fabricio_-_limpeza_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/153_priscila_-_substituicao_da_placa_de_pare_na_rua_carlos_chagas..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/154_willian_-_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/155_willian_-_qr_code_em_postes_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/156_silvana_-_extensao_horario_farmacia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/157_silvana_-_professor_de_libras.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/612/plc_126_prioridade_regional.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/701/02_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/809/2_-_projeto_de_lei_-_altera_a_lc_103.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/810/2_-_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_87.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/821/2_projeto_de_lei_-_isencao_taxa_estado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/846/plc_133.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/849/plc_134.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/850/plc_135.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/861/plc_136.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/956/2-_projeto_de_lei_-_lc_103.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/957/2_-_projeto_de_lei_-_lc_87.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/plc_139.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/plc_140.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/622/projeto_de_lei_-_cmde_-_conselho_municipal_de_desenvolvimetno_economico.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/623/pl_1885_entulho.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/624/pl_1886_recuperacao_fiscal.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/625/pl_1887.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl_1888__taxi_pcd.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/673/pl_1889_almoxarifado_v.2.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/674/pl_1890_controle_frota_v.2.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/680/pl_1892_dup_filarmonica_santa_cecilia.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/684/pl_1892_transporte_pacientes_v.2.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/702/pl_1893_programa_dengue.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/694/2_-_projeto_de_lei_-_autoriza_a_concessao_de_subvencao_social_a_aacm.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/712/pl_1895_rainha_da_pipoca_1.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/723/pl_1896_transporte_de_atletas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/751/ldo_2026_carmo_da_mata_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/759/2_-_projeto_de_lei_-_parque_ecologico_so_bem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/764/projeto_de_lei_-_consorico_icismep_1.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pl_1900_placa_prioridade.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pl_1901_adm_lgbt.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pl_1902_primeiros_socorros.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pl_1903_fogos_de_artificio.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pl_1904_denominacao_ruas.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/806/acrescenta_o_art._85_a_na_lei_1310.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/807/casa_lar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/811/2_-projeto_de_lei_1672-substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/822/1908_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pl_1909.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pl_1910.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pl_1911.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pl_1912.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pl_1913.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pl_1914.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/855/1915.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pl_-_prestacao_de_servicos_de_psicologia_e_de_servico_social_nas_escolas_publicas_de_educacao_basica..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pl-_brincar_e_para_todos_-_priscila_piassi.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pl_1918.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pl_1919.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/897/ppa_2026-2029_carmo_da_mata-_revisado_ana_cristina.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pl_1923.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_-_altera_o_artigo_14o_da_lei_1.520_de_07_de_abril_de_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/942/projeto_de_lei_-_altera_o_artigo_4o_da_lei_1.531_de_29_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_ordinaria_1926_de_2025.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_ordinaria_1927_de_2025.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/983/2_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/985/projeto_de_lei_ordinaria_1929_de_2025.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_1930.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/756/resolucao_pronto_pagamento.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pres_300.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_resolucaono_301_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_resolucao_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/721/104_-_oficio_camara_-_veto_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/761/oficio_118.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/907/veto_pl_1908.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_1885_em_01_entulho.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/705/pl_1892_em_01_transporte_pacientes.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/706/pl_1892_em_02_transporte_pacientes.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pl_1897_ldo_emendas.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1027/emendas_impositivas_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/658/substitutivo_ao_projeto_de_lei_-_altera_a_redacao_da_lei_complementar_82.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/667/pl_1887_sub_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/734/pl_1893_programa_dengue_subs_01.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/797/ldo_2026_-_com_exposicao_de_motivos_-_substituir_na_camara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/872/substitutivo_pl_1909.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/1_-_projeto_de_lei_-_codigo_tributario_carmo_da_mata_v2_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/816/01_-_manquebra.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/832/02_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/949/03_-_amazil.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/633/007-_santa_casa_-_toninho.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/641/008-_transporte_escolar_-_dunga.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/642/009-_gasolina_-_silvana.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/652/010-_dispensa_01_-_dunga.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/672/011-_palavra_-_aderlon.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/683/012-_palavra_-_albano.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/679/013-_convocacao_-_guto.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/717/014_-_palavra_junia.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/719/015-_contra-cheque.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/720/016_-_palavra_mateus.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/729/017_-_palavra_almir.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/730/018-_cachoeira_-_fabricio.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/752/020-_aluguel_de_maquinas_-_fabricio.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/770/021-_cacimbas_-_willian.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/771/022-_convocacao_-_silvana.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/777/023-_transporte_escolar_-_willian.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/799/024-_imoveis_-_silvana.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/800/025-_palavra_-_carol_emater.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/820/026-_resposta_indicacoes_-_leo_cruz.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/823/027-_prestacao_de_contas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/830/028-_equiparacao_salarial_-_willian.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/831/029-_convocacao_-_waltinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/865/30_-_emendas_impositivas_-_toninho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/943/31_-_convocacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/954/032_-_requerimento_alessandra.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento-_willian.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/982/033-_convocacao_-_secretaria_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/984/34_-_palavra_francisco_correa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/989/35_-_previsao_de_pericias_medicas-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/990/36_-_convocacao_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/37_-_palavra.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/618/parecer_01-25_cljr_plc_126.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/619/parecer_01-25_cffo_plc_126.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/634/parecer_02-25_cljr_pl_1884.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/635/parecer_03-25_cljr_pl_1885.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/636/parecer_01-25_cspm_pl_1884.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/637/parecer_02-25_cspm_pl_1885.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/638/parecer_02-25_cffo_pl_1884.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/640/parecer_04-25_cljr_pl_1886.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/647/parecer_05-25_cljr_pl_1887.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/651/parecer_06-25_cljr_plc_127.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/660/parecer_03-25_cffo_pl_1886.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/661/parecer_03-25_cspm_pl_1886.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/663/parecer_04-25_cffo_pl_1887.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/665/parecer_05-25_cffo_plc_127.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/666/parecer_04-25_cspm_plc_127.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/689/parecer_07-25_cljr_pl_1889.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/690/parecer_05-25_cspm_pl_1889.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/691/parecer_08-25_cljr_pl_1890.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/692/parecer_06-25_cspm_pl_1890.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/703/parecer_09-25_cljr_pl_1891.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/704/parecer_07-25_cspm_pl_1891.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/707/parecer_11-25_cljr_plc_128.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/708/parecer_06-25_cffo_plc_128.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/709/parecer_09-25_cspm_plc_128.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/710/parecer_10-25_cljr_pl_1892.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/711/parecer_08-25_cspm_pl_1892.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/735/parecer_12-25_cljr_pl_1893.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/736/parecer_10-25_cspm_pl_1893.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/737/parecer_13-25_cljr_pl_1894.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_07-25_cffo_pl_1894.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/739/parecer_11-25_cspm_pl_1894.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/740/parecer_14-25_cljr_pl_1895.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/741/parecer_12-25_cspm_pl_1895.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/742/parecer_15-25_cljr_pl_1896.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/743/parecer_08-25_cffo_pl_1896.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/744/parecer_13-25_cspm_pl_1896.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/774/parecer_20-25_cljr_pres_299.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/775/parecer_10-25_cffo_pres_299.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/776/parecer_21-25_cljr_pres_300.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/778/parecer_22-25_cljr_pl_1898.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/780/parecer_16-25_cspm_pl_1898.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/782/parecer_23-25_cljr_pl_1900.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/783/parecer_17-25_cspm_pl_1900.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_24-25_cljr_pl_1901.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_18-25_cspm_pl_1901.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/790/parecer_19-25_cljr_pl_1899.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/791/parecer_09-25_cffo_pl_1899.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/792/parecer_14-25_cspm_pl_1899.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/793/parecer_25-25_cljr_pl_1903.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/794/parecer_19-25_cspm_pl_1903.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/801/parecer_27-25_cljr_pl_1897_ldo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/802/parecer_11-25_cffo_pl_1897_ldo.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_58_-_plc_132.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/828/parecer_1908_cspm.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_1908_-_cljr.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_1908_cspm.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/866/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/867/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/868/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/871/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/875/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/876/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/877/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/878/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/879/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/882/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/883/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/884/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/908/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/909/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/910/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/911/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/912/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/914/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/915/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/916/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/917/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/918/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/919/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/938/parecer_da_comissao_de_servicos_publicos.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/963/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/967/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/968/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/969/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/972/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/973/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/974/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/975/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/976/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/977/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/997/parecer_cffo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/998/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_da_comissao_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/611/001_willian_-_isonomia_salarial.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/614/002_willian_-_estrada_e_estudantes.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/615/003_eduardo_-_redutor_de_velocidade_trevo.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/616/004_silvana_-_quebra_mola_ponte_cemei_cras.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/617/005_fabricio_-_transito_e_estrada.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/620/006_guto_-_esgoto_nephtali.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/621/007_dunga_-_felix.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/626/008_toninho_-_valvula_retencao.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/627/009_eduardo_-.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/628/010_silvana_-_pracinha_da_helia.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_willian_-.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_priscila.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_leo_cruz.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/632/014_guto_do_esporte.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/643/015_willian_-.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/644/016_eduardo_-.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/645/17_dunga_-_pediatra.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/646/018_leo_cruz_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/648/19_silvana_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/654/022_priscila.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/655/023_eduardo_-_lampadas_da_praca.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/656/024_willian_-.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/657/25_dunga_-_patrulha_rural.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/669/26_dunga_-_poco_artesiano_e_grama.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/670/027_leo_cruz_-_cumprimento_de_lei.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/671/028_eduardo_-_asfaltar_estrada_forquilha.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/675/29_dunga_-_rocar_estrada_da_forquilha.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/676/30_toninho_-_estrada_dos_felix.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/677/031_-_guto_-.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/678/032_willian_-.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/681/033_leo_cruz_-_reforma_escola.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/682/034_silvana_-_rua_joaquim_teodoro.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/685/035_silvana_-_estrada_rural.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/686/036_eduardo_-_iluminacao_parque_e_limpeza_de_ruas.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/687/037_leo_cruz_-_cronograma.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/688/038_willian_-_estrada_e_escola.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/696/041_priscila_-_banheiros.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/697/042_eduardo_-_usina.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/698/043_-_guto_-_terreno.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/699/044_willian_-_campo_e_psf.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/700/045_leo_cruz_-_agua_pluvial_e_limpeza_lotes.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/714/047_priscila_-.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/715/048_fabricio_-_fazenda_mauro_cicero.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/724/49_dunga_-_mutirao_de_limpeza.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/725/50_priscila_-_campos_felix.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/726/51_-_guto_-_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/727/052_eduardo_-_estrada_iluminacao_lixeira.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/728/053_fabricio_-_estrada_da_cachoeira.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/733/055_eduardo_-_mao_unica.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/746/057_eduardo_-_estrada_e_recapeamento_de_vias.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/747/058_willian_-_ceder_veiculo_para_a_cultura.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/748/059_leo_cruz_-_manutencao_em_veiculos.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/749/060_willian_-_mata_burro_e_recapeamento_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/750/061_silvana_-_mao_unica_rua_alexanfre_afonso.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/753/062_silvana_-_calcamento_joaquim_pereira_notini.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/754/063_fabricio_-_recapeamento_bom_jesus.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/755/64_dunga_-_quebra_mola_riacho.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/760/065_priscila_-sinal_de_tv_e_medicamentos.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/763/066_silvana_-_calcamento_francisco_cambraia.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/767/067_eduardo_-_cachorro_de_rua_e_cadeira_de_dentista.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/768/068_willian_-_mata_burro_poda_de_arvore_cameras__frias.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/769/069_leo_cruz_-_quebra_mola_honorio_silveira.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/779/070_eduardo_-_brigada_incendio.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/781/071_fabricio_-_joao_goncalves_de_abreu.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/784/072_willian_-_rua_jose_de_matos_limpeza_acude.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/798/073_leo_cruz_-_agente_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/804/074_eduardo_-_faixa_amarela.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/805/075_willian_-_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/812/076_willian_-_carga_horaria_departamento_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/813/077_leo_cruz_-_construcao_de_meio_fio.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/814/78-_guto_-_quebra_molas_rua_chico_pires.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/815/079_priscila_-cumprimento_lei_parcelamento_solo.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/817/080_priscila_-placa_de_rua_e_buraco_no_colorado_e_lampada_praca.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/818/81-_guto_-_limpeza_no_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/819/082_willian_-_estrada_campos_e_quilombo_na_divisa_com_itapecerica_e_botao_do_panico.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/824/083_willian_-_mutiroes_de_exames_pessoas_idosas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/825/084_silvana_-_lixeira_na_rua_lei_rios.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/835/085_fabricio_-_poeira_morro_da_cana.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/836/086_willian_-_prevencao_a_golpes.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/838/087_leo_cruz_-_alteracao_de_sentido_na_via_cel_matos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/839/88_dunga_-_fita_de_medicao_e_agulha.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao-_leo_cruz.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao-_willian.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/856/091_priscila_-lixeira_na_rua_isaltino_teixeira.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/857/092_leo_cruz_-_iluminacao_na_praca_antonio_ribeiro_rezende.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/858/093_eduardo_piassi_-_anteprojeto_-_laudo_e_aprovacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/859/094_willian_-_palestras_e_cartilha_de_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/860/095_willian_-_psicologos_na_escola.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/864/096_guto_-_construcao_de_passeio_bairro_colorado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/885/097_fabricio_-_revitalizacao_da_av_dom_alexandre_amaral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/886/098_fabricio_-_correcao_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/887/099_fabricio_-_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/888/100_fabricio_-_inversao_de_placa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/889/101_fabricio_-_reparos_no_bebedouro_do_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/890/102_silvana_-_reparos_na_estrada_rural_da_manica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/891/103_eduardo_piassi_-_poda_de_arvore_na_rua_angelina_ruth_notini_lobato.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/893/104_eduardo_piassi_-_secretaria_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/899/105_silvana_-_reserva_de_vagas_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/900/106_leo_cruz_-_acessibilidade_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/901/107_willian_-_programa_idosos.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/902/108_willian_-_projeto_academia_da_memoria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/903/109_priscila_-_aula_de_danca_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/904/110_priscila_-_mutiroes_de_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/905/111_fabricio_-_limpeza_de_manilhas_em_corrego_da_forquiha.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/906/112_fabricio_-_reparos_na_estrada_rural_do_batatal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/920/113_priscila_-_substituicao_das_lampadas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/921/114_priscila_-_rebaixamento_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/922/116_leo_cruz_-_anteprojeto_-_criacao_da_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/923/117_silvana_-_faixa_preferencial_de_pedestre_na_pracinha_da_helia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/924/118_toninho_-_construcao_de_banheiro_no_parque_so_bem.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/925/119_willian_-_cumprimento_da_lei_municipal_1.576_-_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/926/120_willian_-_aquisicao_de_taca_copo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/927/121_guto_-_poda_das_arvores_pracinhada_helia.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/928/115_priscila_-_retroescavadeira_pra_intervencao_em_rio_na_comundiade_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/930/122_dunga_-_agua_para_os_animais.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/931/123_willian_-_pequenos_musicos.doc.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/932/124_willian_-_maquinario_para_plantio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/933/125_guto_-limpeza_em_leito_de_rio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/934/126_guto_-limpeza_bairro_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/935/127_silvana_-_servidores_para_cuidar_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/936/128_fabricio_-_ventiladores_no_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/944/129_priscila_-_quebra_molas_na_rua_antonio_correa_vaz.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/945/130_eduardo_-_limpeza_do_trevo_e_margens_do_rio_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/946/131_eduardo_-_publicidade_na_reposicao_de_insulina.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/947/132_willian_-_projeto_autores_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/948/133_silvana_-_aplicacao_de_herbicida.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/951/134_leo_-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/952/135_eduardo_piassi_-_atividades_na_quadra..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/953/136_eduardo_piassi_-_lixeira_pracinha_varzea..pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/958/137_eduardo_piassi_-_renovacao_automatica_do_alvara.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/959/138_willian_-_pintura_e_instalacao_de_placas_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/960/139_willian_-_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/978/140_willian_-_gratificacao_de_produtividade.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/979/141_willian_-_checkup_masculino.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/980/142_priscila_-_pericia_tecnica_referente_a_insalubridade..pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/981/143_fabricio_-_abertura_de_via_pubica.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/986/144_leo_-_transporte_para_servidor_publico_residente_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/987/145_fabricio_-_expansao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/988/146_willian_-_anteprojeto_-_programa_escola_aberta_e_transporte_para_passageiros_com_alta_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/991/147_guto_-_poda_das_arvores_pracinhada_do_sol.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/149_willian_-_realizacao_de_plaestras_educativas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/150_willian_-_pracas_sensoriais.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/148_priscila_-_faixa_de_pedestre_na_rua_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/151_fabricio_-_rocagem_psf_cohab_ii.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/152_fabricio_-_limpeza_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/153_priscila_-_substituicao_da_placa_de_pare_na_rua_carlos_chagas..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/154_willian_-_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/155_willian_-_qr_code_em_postes_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/156_silvana_-_extensao_horario_farmacia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/157_silvana_-_professor_de_libras.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>