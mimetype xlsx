--- v2 (2026-05-05)
+++ v3 (2026-06-24)
@@ -886,51 +886,51 @@
   <si>
     <t>756</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/756/resolucao_pronto_pagamento.doc</t>
   </si>
   <si>
     <t>Regulamenta o contrato verbal de pequenas compras e de serviços de pronto pagamento, dispostos no art. 95, §2º, da Lei federal nº 14.133/2021 no âmbito da Câmara Municipal de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>Mesa da Câmara - Mesa</t>
+    <t>Mesa Diretora da Câmara - Mesa</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pres_300.doc</t>
   </si>
   <si>
     <t>Concede licença à Prefeita Municipal de Carmo da Mata para se ausentar do país, pelo prazo de 15 dias, conforme determina a Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_resolucaono_301_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos Vereadores e Servidores da Câmara Municipal de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>302</t>
   </si>
@@ -6318,51 +6318,51 @@
       </c>
       <c r="G65" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H65" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>281</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>282</v>
       </c>
       <c r="D66" t="s">
         <v>272</v>
       </c>
       <c r="E66" t="s">
         <v>273</v>
       </c>
       <c r="F66" t="s">
-        <v>130</v>
+        <v>278</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H66" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>285</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>286</v>
       </c>
       <c r="D67" t="s">
         <v>272</v>
       </c>
       <c r="E67" t="s">
         <v>273</v>
       </c>
       <c r="F67" t="s">