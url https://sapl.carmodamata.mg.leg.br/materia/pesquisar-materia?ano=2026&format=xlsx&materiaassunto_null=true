--- v1 (2026-03-21)
+++ v2 (2026-05-05)
@@ -10,100 +10,115 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="581">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa da Câmara - Mesa</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/014_-_proposta_de_emenda_a_lei_organica_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos §§1º e 3º, incisos I, II, III e IV do artigo 118-A e acrescenta o artigo 118-B na Lei Orgânica do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Toninho do Inter</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/015_-_proposta_d_eemenda_a_lei_organica_-_funcionamento_do_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Orgânica do Município de Carmo da Mata/MG, para adequar as regras de convocação de reuniões extraordinárias, quórum de funcionamento da Câmara Municipal, exercício do direito de voto pelo Presidente, hipóteses de perda de mandato de vereador, fixação e atualização do subsídio dos Vereadores, competência das comissões, tramitação de projetos de iniciativa do Prefeito e procedimento de apreciação de veto.</t>
+  </si>
+  <si>
     <t>1034</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/2_-_projeto_de_lei_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder reajuste nos vencimentos dos servidores da Administração Direta e Indireta do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>142</t>
@@ -216,128 +231,230 @@
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/pl_1937.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª Alteração Contratual Consolidada do Consórcio Intermunicipal Multifinalitário dos Municípios do Vale do Itapecerica.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/projeto_de_lei_ordinaria_1938_de_2026..pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para o Plano Municipal de Arborização Urbana – PMAU e estabelece princípios para a gestão, proteção, expansão e manejo da arborização urbana no Município de Carmo da Mata.</t>
   </si>
   <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>Fabrício da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/projeto_de_lei_ordinaria-_1939_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a proibição de alimentar pombos em logradouros públicos no Município de Carmo da Mata/MG e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto_de_lei_ordinaria_1940_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Institui o Programa Municipal de Acompanhamento Psicológico de Gestantes e Mulheres no Período Puerperal no Município de Carmo da Mata/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_lei_ordinaria_1941_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a promoção da Educação Patrimonial e Cultural no âmbito do Município de Carmo da Mata, inclusive na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>Guto</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_lei_ordinaria_1942_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal “Rota Azul”, voltada à organização e humanização do transporte em saúde para pessoas com deficiência, especialmente crianças com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1172/pl_1943.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial no Orçamento vigente de Carmo da Mata-MG, para o exercício Financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1185/projeto_de_lei_1944_-_altera_a_lei_que_fixa_o_sibsidio_do_rpefeito_e_vice-prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 4º da Lei Municipal nº 1.701, de 20 de dezembro de 2023 que “Fixa o subsídio do Prefeito, Vice-Prefeito e Secretários Municipais para a Legislatura 2025-2028 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>Poder Executivo Municipal - PEXEC</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1188/2_-_projeto_de_lei_-_sobreaviso_coveiros.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o pagamento de sobreaviso aos servidores ocupantes do cargo de coveiro no Município de Carmo da Mata.</t>
+  </si>
+  <si>
     <t>1053</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/303_-__brasao_da_camara.pdf</t>
   </si>
   <si>
     <t>Aprova o Brasão Oficial do Poder Legislativo do Município de Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>Toninho do Inter</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/projeto_de_resolucao_304_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeita Municipal de Carmo da Mata/Mg a ausentar-se do território nacional no período de 12 de abril de 2026 a 24 de abril de 2026.”</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/emenda_modificativao__pl_1935.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao artigo 5º do Projeto de Lei ordinária nº 1.935/2026</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/proposta_de_emenda_ao_pl_1934_de_2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera e acrescenta dispositivos ao Projeto de Lei Ordinária nº 1934/2026, que dispõe sobre a política de proteção e bem-estar animal no Município de Carmo da Mata.</t>
   </si>
   <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>PSUBS</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/2_-_projeto_de_lei_substitutivo_-_altera_codigo_tributario.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação dos artigos 215 e 362, bem como da Tabela VII do Anexo II, da Lei Complementar Municipal nº 120, de 23 de dezembro de 2025, que institui o Código Tributário do Município de Carmo da Mata-MG.</t>
+  </si>
+  <si>
     <t>1051</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Fabrício da Saúde</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/01_-_aplausos_a_ricardo_rezende_camara.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos ao Jornalista Ricardo Rezende Câmara.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/001_-_priscila_borges_-_cumprimento_das_indicacoes..pdf</t>
   </si>
   <si>
     <t>Requer o cumprimento das Indicações referente ao ano de 2025.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>Willian Dos Campos</t>
@@ -381,50 +498,104 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/05_solicita_uso_da_tribuna_-_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicita uso da tribuna para apresentação do  compilado do RDQA 2025.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/05_-_uso_da_palavra.pdf</t>
   </si>
   <si>
     <t>Ana Paula Ferreira Silva - requer uso da tribuna para falar sobre a instituição dos conselhos de políticas públicas</t>
   </si>
   <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/007_-_palavra_a_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Nós da Associação Carmense de Moradores Pela Defesa da Cidadania, vimos por meio deste requerer o uso da tribuna para tratar dos seguintes assuntos:_x000D_
+_x000D_
+Infraestrutura bairro Zezé Notini_x000D_
+Transporte do setor de saúde Municipal</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>3COM - CLJR; CFFO e CSPM</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/requerimento-_no_08_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações relativas à Taxa de Sepultamento, prevista na Tabela VII – Taxas e Serviços do Anexo II da Lei Complementar Municipal nº 120/2025 (Código Tributário Municipal), cuja alteração está sendo proposta pelo Projeto de Lei Complementar nº 142/2026.</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1184/07_-_convovacao_de_tecnico_para_dar_explicacoes_referente_a_cobranca_do_iptu.pdf</t>
+  </si>
+  <si>
+    <t>Convocação para explicação referente ao IPTU.</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1186/008_-_palavra_a_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Uso da tribuna para falar sobre lei de uso e ocupação do solo.</t>
+  </si>
+  <si>
     <t>1055</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissão Permanente</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1932_de_2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>CSPM - Comissão de Serviços Públicos Municipal</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_comissao_de_servicos_publicos-_pl_1932_de_2026.pdf</t>
   </si>
   <si>
     <t>1057</t>
@@ -432,125 +603,110 @@
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1933_de_2026..pdf</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/parecer_da_comissao_de_servicos_publicos_pl_1933_de_2026.pdf</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_resolucao_303_de_2026.pdf</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/parecer_da_comissao_de_servicos_publicos-_resolucao_303_de_2026.pdf</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_emenda_lei_organica.pdf</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>CFFO - Comissão de Fiscalização Financeira e Orçamentária</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_emenda__lei_organica.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_pl_1931_de_2026.pdf</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_pl_1931_dev_2026..pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_cjjr.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_cspm.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_cffo.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1934_dee_2026.pdf</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/parecer_da_comissao_de_servicos_publicos_pl_1934_de_2026.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1935_de_2026.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/parecer_da_comissao_de_servicos_publicos_1935_de_2026.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>18</t>
@@ -567,50 +723,200 @@
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/pl_1937_cljr.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_1937_cljr.pdf</t>
   </si>
   <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/parecer_-cljr.pdf</t>
+  </si>
+  <si>
+    <t>parecer</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_cspm.pdf</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/parecer_-_cspm.pdf</t>
+  </si>
+  <si>
+    <t>PARECER</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/parecer_-cffo.pdf</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/parecer_cljr.pdf</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/parecer_-_cjlr.pdf</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/parecer_-_cljr-_pl_1939_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/parecer_-_cspm-_pl_1939_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/parecer_-_cljr-_1940_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/parecer_-_cspm-_pl_1940_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_-_cljr.pdf</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/parecer_-cffo.pdf</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/parecer_-_cljr-_pl_1941_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/parecer_-_cspm_-_pl_1941_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1169/parecer_cljr-_proposta_emenda_l.o..pdf</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1170/parecer_cffo-_proposta_de_emenda_l.o..pdf</t>
+  </si>
+  <si>
     <t>1036</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/001_-_leo_cruz_-_cumprimento_da_lei_municipal_de_limpeza_e_conservacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei Municipal para a limpeza de restos de obras no Município.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/002_-_leo_cruz_-_cuidados_a_serem_tomados_com_a_montagem_do_palco_em_festividades_na_praca_presidente_vargas..pdf</t>
   </si>
   <si>
     <t>Procedimentos para instalação de Palcos na Praça Presidente Vargas.</t>
   </si>
   <si>
     <t>1038</t>
@@ -624,53 +930,50 @@
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/004_-_priscila_piassi_-_melhorias_na_iluminacao_da_rua_noel_dario_e_no_sitema_de_agua_do_bairro_da_varzea..pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação da Rua Noel Dário e no fornecimento de água para o bairro da Várzea.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Silvana do Nelson</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/005_-_silvana_barreto_-_cascalhamento_da_estrada_rural_proximo_ao_sitio_do_joaozinho_franciscani.pdf</t>
   </si>
   <si>
     <t>Cascalhar estrada rural que dá acesso ao sítio do Joãozinho Franciscani.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>Guto</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/006_-_guto_do_esporte_-_poca_de_agua_na_ruba_rubens_antonio_camara.pdf</t>
   </si>
   <si>
     <t>Poça de água na Rua Rubens Antônio Câmara.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/007_-_willian_dos_campos_-_retorno_do_funcionamento_do_cemei.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno das aulas no prédio do CEMEI, no bairro Deputado Milton Salles.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/008_-_willian_dos_campos_-_reparos_nas_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Reparo nas estradas rurais.</t>
   </si>
   <si>
     <t>1045</t>
@@ -771,233 +1074,185 @@
   <si>
     <t>Desistência da Ação Judicial de Desapropriação de imóvel.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/20_-_guto_do_esporte_-_manutencao_e_limpeza_de_banheiros_publicos.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção dos banheiros públicos dos coretos centrais.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/021_-_eduardo_piassi_-_reforma_geral_na_quadra_da_varzea.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra da Várzea.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/022_-_fabricio_-_recapeamento_de_via_publica..pdf</t>
   </si>
   <si>
     <t>Recapeamento das vias públicas.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/023_-_fabricio_-_manutencao_em_todas_as_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Manutenção nas estradas rurais.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/024_-_fabricio_-_estudo_tecnico_do_transito.pdf</t>
   </si>
   <si>
     <t>Estudo técnico do transito.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/025_-_fabricio_-_capina_quimica.pdf</t>
   </si>
   <si>
     <t>Capina química.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/026_-_priscila_piassi_-_recapeamento_da_via_pe_antonio..pdf</t>
   </si>
   <si>
     <t>Recapeamento da via Pe. Antônio.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/027_-_willian_dos_campos_-_ajuda_aos_estudantes.pdf</t>
   </si>
   <si>
     <t>Ajuda aos estudantes para o transporte intermunicipal.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/28_-_guto_do_esporte_-_limpeza_geral_nos_bairros_aeroporto_colorado_e_jardins.pdf</t>
   </si>
   <si>
     <t>Limpeza geral dos Bairros Aeroporto, Colorado e Jardins.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/029_-_eduardo_piassi_-_tapa_buracos_na_via_jose_lobato.pdf</t>
   </si>
   <si>
     <t>Tapa buraco na via José Lobato.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/30_-_guto_do_esporte_-_poda_das_arvores_da_av._dom_alexandre_amaral.pdf</t>
   </si>
   <si>
     <t>Solicita a poda das árvores e da grama da Av. Dom Alexandre Amaral.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/31_-_fabricio_-_instalacao_de_rede_coletora_na_regiao_denominada_mina..pdf</t>
   </si>
   <si>
     <t>Solicita instalação de coletora de esgoto no local denominado "Mina".</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/32_-_fabricio_-_revisao_da_progressao_horizontal_do_plano_de_cargos_e_salario_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Revisão da progressão horizontal para servidores do Município.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/33_-_fabricio_-_construcao_de_pontes_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>Construção de pontes nas comunidades rurais.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/034_-_guto_-_rocagem_do_campo_de_futebol_iraci_alves.pdf</t>
   </si>
   <si>
     <t>Roçagem do Campo de Futebol Iraci Alves do nascimento.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/035_-_priscila_piassi_-_epis.pdf</t>
   </si>
   <si>
     <t>Aquisição de EPIs em tamanhos diversificados</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/036_-_eduardo_-_substituicao_do_transformador_de_energia.pdf</t>
   </si>
   <si>
     <t>Substituição do transformador na Rua Venina Teodoro.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/037_-_eduardo_-_sugere_lei_de_protecao_a_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Sugeri a apresentação de legislação de proteção a animal.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/038_-_eduardo_-_campanha_de_conscientizacao_sobre_o_cadunico.pdf</t>
   </si>
   <si>
     <t>Campanha educacional de conscientização do Cadastro Único.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/039_-_willian_-_substituicao_das_lampadas_tradicionais_por_led.pdf</t>
@@ -1078,50 +1333,473 @@
     <t>Academia ao ar livre na comunidade dos Campos.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/046_-_eduardo_-_divulacao_da_legislacao_municipal.pdf</t>
   </si>
   <si>
     <t>Divulgação da legislação municipal.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/047_-_guto_-_quebra_mola_na_rua_chico_pires.pdf</t>
   </si>
   <si>
     <t>Quebra mola na Rua Chico Pires</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/048_-_eduardo_-_limpeza_do_cemiterio_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza do cemitério</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/049_-__eduardo_-_quebra_mola_na_rua_leonidia_alves_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Quebra mola na Rua Leonídia Alves de Melo</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/050_-_eduardo_-_ante_proejto_de_transporte_estudantil_gratuito.pdf</t>
+  </si>
+  <si>
+    <t>Ante projeto de transporte gratuito para estudantes</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/051_-_priscila_piassi_-_poda_de_arvores.pdf</t>
+  </si>
+  <si>
+    <t>Poda de árvore na pracinha em frente ao PSF central</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/052_-_willian_-_contratacao_de_empresa_de_engenharia.pdf</t>
+  </si>
+  <si>
+    <t>Contratação de empresa de engenharia.</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/053_-_willian_-_aproveitamento_de_projeto_de_melhoria_no_transito.pdf</t>
+  </si>
+  <si>
+    <t>Aproveitamento de projeto de estudo do transito.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/054_-_leo_-_limpeza_dos_lotes_na_rua_jose_de_matos.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de lotes na rua José Lobato</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/055_-_toninho_-_placa_com_nome_das_vias.pdf</t>
+  </si>
+  <si>
+    <t>Placa indicativa com nome das vias.</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_56_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>realização de  estudo técnico visando a solução definitiva do problema de esgotamento sanitário no povoado dos Campos.</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_57_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de  estudo técnico de viabilidade para a implantação de uma usina de energia solar.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_58_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de patrolamento de estrada.</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/indicacao_59_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Adoção de providências visando  parceria junto ao SENAC (Serviço Nacional de Aprendizagem Comercial)</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_60_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Adoção de providências visando a implantação de atendimento neuropsicológico na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Dunga do Riacho</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/061_-_dunga_-_limpeza_geral_no_parque_ecologico.pdf</t>
+  </si>
+  <si>
+    <t>Limeza na paque ecológico Sô Bem.</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/062_-_willian_-_reparos_em_meio_fio.pdf</t>
+  </si>
+  <si>
+    <t>Reparos em meio fio</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/063_-_willian_-_manutencao_na_estrada_ruaral_da_comunidade_da_barreira_e_araras.pdf</t>
+  </si>
+  <si>
+    <t>Reparos na estrada da Barreira e Araras</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/064_-_willian_-_tapa_buraco_na_cachoeira_dos_dias.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buracos na estrada da Cachoeira dos Dias.</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/065_-__eduardo_-_limpeza_da_linha_ferrea_na_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza da Linha Ferrea no bairro da Choab.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/066_-__eduardo_-_comunicacao_sobre_inicio_da_execucao_da_emenda_impositiva.pdf</t>
+  </si>
+  <si>
+    <t>Comunicação do início da execução da emenda parlamentar.</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/067_-__eduardo_-_placa_de_transito_na_rua_jose_lobato.pdf</t>
+  </si>
+  <si>
+    <t>Placa de transito na rua Jose Lobato.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/068_-__eduardo_-_manutencao_da_estrada_do_corrego_da_guerra.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da estrada do córrego da guerra</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/069_-_fabricio_-_criacao_do_centro_de_zoonose.pdf</t>
+  </si>
+  <si>
+    <t>Criação do setor de zoonose</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/070_-_leo_-_limpeza_mata_burros_na_localidade_denominada_pedra_furada.pdf</t>
+  </si>
+  <si>
+    <t>limpeza de mata burro na estrada rural.</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1173/071_-_priscila_piassi_-reparos_na_br494_via_denit.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco na BR 494.</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1174/072_-_priscila_piassi_-reparos_na_via_juvencio_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco na via Juvencio de Carvalho.</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1175/073_-_silvana_barreto_-_manutencao_dos_servicos_da_farmacia_em_dias_de_ponto_facultativos..pdf</t>
+  </si>
+  <si>
+    <t>Manutenção dos serviços da farmácia municipal em dias de ponto facultativo.</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1176/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>Corrimão nas escadas das praças centrais.</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1177/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza da pracinha São Geraldo.</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1178/076_-_priscila_piassi_-tapa_buracos_na_via_doca_piassi.pdf</t>
+  </si>
+  <si>
+    <t>Tapa burcos na via Doca Piassi.</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1179/077_-__eduardo_-_braco_de_iluminacao_publica_na_rua_honorio_silveira.pdf</t>
+  </si>
+  <si>
+    <t>Braço de iluminação pública na rua Honório silveira.</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1180/078_-__eduardo_-_tapa_buracos_na_rua_leonina_tavares_de_assis.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buracos na Rua Leonina tavares de Assis.</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1181/079_-__eduardo_-_encaminhamento_dos_moradores_de_rua..pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento dos moradores de rua.</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1182/080_-__eduardo_-_notificacao_refente_cavalos_nas_proximidades_da_linha_ferrea..pdf</t>
+  </si>
+  <si>
+    <t>Notificação de cavalos na linha férrea.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1183/081_-__willian_-_reparos_na_estrada_da_cachoeira_dos_dias.pdf</t>
+  </si>
+  <si>
+    <t>Reparos na estrada rural da Cachoeira dos Dias.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1187/82_-_leo_-inibir_cobranca_indevida_de_estacionamento.pdf</t>
+  </si>
+  <si>
+    <t>Coibir a cobrança de estacionamento em vias públicas próximo ao parque de exposição na ocasiãod a expocarmo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1425,68 +2103,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/014_-_proposta_de_emenda_a_lei_organica_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/2_-_projeto_de_lei_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/plc_142.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/plc_143.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_ordinaria_1932_de_2026_-_rastreabilidade_das_emendas_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/1933_-_cria_programa_desenvolvimento_motor.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/projeto_de_lei_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/projeto_de_lei_ordinaria_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/2_-_projeto_de_lei_-_dispoe_sobre_a_celebracao_de_parceria_envolvendo_a_transferencia_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/pl_1937.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/projeto_de_lei_ordinaria_1938_de_2026..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/303_-__brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/projeto_de_resolucao_304_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/emenda_modificativao__pl_1935.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/proposta_de_emenda_ao_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/01_-_aplausos_a_ricardo_rezende_camara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/001_-_priscila_borges_-_cumprimento_das_indicacoes..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/002_-_willian_dos_campos_-_prestacaod_e_contasd_a_praca_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/003_-_willian_dos_campos_-_convocacao_secretario_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/04_-_solicita_uso_da_tribuna.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/05_solicita_uso_da_tribuna_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/05_-_uso_da_palavra.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_comissao_de_servicos_publicos-_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1933_de_2026..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/parecer_da_comissao_de_servicos_publicos_pl_1933_de_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/parecer_da_comissao_de_servicos_publicos-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_emenda__lei_organica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_pl_1931_de_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_pl_1931_dev_2026..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_cjjr.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_cspm.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_cffo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1934_dee_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/parecer_da_comissao_de_servicos_publicos_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/parecer_da_comissao_de_servicos_publicos_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/001_-_leo_cruz_-_cumprimento_da_lei_municipal_de_limpeza_e_conservacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/002_-_leo_cruz_-_cuidados_a_serem_tomados_com_a_montagem_do_palco_em_festividades_na_praca_presidente_vargas..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/003_-_priscila_piassi_-_rocagem_do_campo_de_futebol_do_povoado_felix..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/004_-_priscila_piassi_-_melhorias_na_iluminacao_da_rua_noel_dario_e_no_sitema_de_agua_do_bairro_da_varzea..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/005_-_silvana_barreto_-_cascalhamento_da_estrada_rural_proximo_ao_sitio_do_joaozinho_franciscani.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/006_-_guto_do_esporte_-_poca_de_agua_na_ruba_rubens_antonio_camara.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/007_-_willian_dos_campos_-_retorno_do_funcionamento_do_cemei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/008_-_willian_dos_campos_-_reparos_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/009_-_willian_dos_campos_-_melhorias_ao_acesso_da_georges_broemme.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/010_-_toninho_do_inter_-_braco_de_iluminacao_na_comunidade_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/011_-_priscila_piassi_-_reparos_na_estrada_rural_da_estrela..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/012_-_eduardo_piassi_-_divulgacao_do_horario_de_funcionamento_da_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/013_-_eduardo_piassi_-_limpeza_e_iluminacao_do_final_da_rua_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/014_-_eduardo_piassi_-_melhorias_na_estrada_da_forquilha.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/015_-_silvana_barreto_-_anteprojeto_-_dia_da_evangelizacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/016_-_silvana_barreto_-_recapeamento_da_via_jose_firmino.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/017_-_silvana_barreto_-_lixeira_no_final_da_rua_angelina_ruth_notini_lobato.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/018_-_priscila_piassi_-_fornecer_uniforme_escolar_para_a_rede_de_ensino_publico_municipal..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/019_-_leo_cruz_-_desistencia_de_acao_judicial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/20_-_guto_do_esporte_-_manutencao_e_limpeza_de_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/021_-_eduardo_piassi_-_reforma_geral_na_quadra_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/022_-_fabricio_-_recapeamento_de_via_publica..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/023_-_fabricio_-_manutencao_em_todas_as_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/024_-_fabricio_-_estudo_tecnico_do_transito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/025_-_fabricio_-_capina_quimica.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/026_-_priscila_piassi_-_recapeamento_da_via_pe_antonio..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/027_-_willian_dos_campos_-_ajuda_aos_estudantes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/28_-_guto_do_esporte_-_limpeza_geral_nos_bairros_aeroporto_colorado_e_jardins.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/029_-_eduardo_piassi_-_tapa_buracos_na_via_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/30_-_guto_do_esporte_-_poda_das_arvores_da_av._dom_alexandre_amaral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/31_-_fabricio_-_instalacao_de_rede_coletora_na_regiao_denominada_mina..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/32_-_fabricio_-_revisao_da_progressao_horizontal_do_plano_de_cargos_e_salario_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/33_-_fabricio_-_construcao_de_pontes_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/034_-_guto_-_rocagem_do_campo_de_futebol_iraci_alves.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/035_-_priscila_piassi_-_epis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/036_-_eduardo_-_substituicao_do_transformador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/037_-_eduardo_-_sugere_lei_de_protecao_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/038_-_eduardo_-_campanha_de_conscientizacao_sobre_o_cadunico.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/039_-_willian_-_substituicao_das_lampadas_tradicionais_por_led.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/040_-_willian_-_patrolamento_das_estradas_rurais_com_a_utilizacao_do_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/041_-_leo_-_apoio_para_os_pes_em_cadeiras_escolares.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/042_-_willian_-_cursinho_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/043_-_willian_-_tranporte_rural_e_urbano_gratuito.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/044_-_willian_-_acesso_gratuito_a_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/045_-_willian_-_academia_ao_ar_livre_na_comunidade_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/046_-_eduardo_-_divulacao_da_legislacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/047_-_guto_-_quebra_mola_na_rua_chico_pires.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/014_-_proposta_de_emenda_a_lei_organica_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/015_-_proposta_d_eemenda_a_lei_organica_-_funcionamento_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/2_-_projeto_de_lei_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/plc_142.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/plc_143.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_ordinaria_1932_de_2026_-_rastreabilidade_das_emendas_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/1933_-_cria_programa_desenvolvimento_motor.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/projeto_de_lei_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/projeto_de_lei_ordinaria_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/2_-_projeto_de_lei_-_dispoe_sobre_a_celebracao_de_parceria_envolvendo_a_transferencia_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/pl_1937.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/projeto_de_lei_ordinaria_1938_de_2026..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/projeto_de_lei_ordinaria-_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto_de_lei_ordinaria_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_lei_ordinaria_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_lei_ordinaria_1942_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1172/pl_1943.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1185/projeto_de_lei_1944_-_altera_a_lei_que_fixa_o_sibsidio_do_rpefeito_e_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1188/2_-_projeto_de_lei_-_sobreaviso_coveiros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/303_-__brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/projeto_de_resolucao_304_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/emenda_modificativao__pl_1935.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/proposta_de_emenda_ao_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/2_-_projeto_de_lei_substitutivo_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/01_-_aplausos_a_ricardo_rezende_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/001_-_priscila_borges_-_cumprimento_das_indicacoes..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/002_-_willian_dos_campos_-_prestacaod_e_contasd_a_praca_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/003_-_willian_dos_campos_-_convocacao_secretario_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/04_-_solicita_uso_da_tribuna.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/05_solicita_uso_da_tribuna_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/05_-_uso_da_palavra.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/007_-_palavra_a_cidadao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/requerimento-_no_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1184/07_-_convovacao_de_tecnico_para_dar_explicacoes_referente_a_cobranca_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1186/008_-_palavra_a_cidadao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_comissao_de_servicos_publicos-_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1933_de_2026..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/parecer_da_comissao_de_servicos_publicos_pl_1933_de_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/parecer_da_comissao_de_servicos_publicos-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_emenda__lei_organica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_pl_1931_de_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_pl_1931_dev_2026..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_cjjr.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_cspm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_cffo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1934_dee_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/parecer_da_comissao_de_servicos_publicos_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/parecer_da_comissao_de_servicos_publicos_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/parecer_-cljr.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_cspm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/parecer_-_cspm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/parecer_-cffo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/parecer_-_cjlr.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/parecer_-_cljr-_pl_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/parecer_-_cspm-_pl_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/parecer_-_cljr-_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/parecer_-_cspm-_pl_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_-_cljr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/parecer_-cffo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/parecer_-_cljr-_pl_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/parecer_-_cspm_-_pl_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1169/parecer_cljr-_proposta_emenda_l.o..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1170/parecer_cffo-_proposta_de_emenda_l.o..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/001_-_leo_cruz_-_cumprimento_da_lei_municipal_de_limpeza_e_conservacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/002_-_leo_cruz_-_cuidados_a_serem_tomados_com_a_montagem_do_palco_em_festividades_na_praca_presidente_vargas..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/003_-_priscila_piassi_-_rocagem_do_campo_de_futebol_do_povoado_felix..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/004_-_priscila_piassi_-_melhorias_na_iluminacao_da_rua_noel_dario_e_no_sitema_de_agua_do_bairro_da_varzea..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/005_-_silvana_barreto_-_cascalhamento_da_estrada_rural_proximo_ao_sitio_do_joaozinho_franciscani.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/006_-_guto_do_esporte_-_poca_de_agua_na_ruba_rubens_antonio_camara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/007_-_willian_dos_campos_-_retorno_do_funcionamento_do_cemei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/008_-_willian_dos_campos_-_reparos_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/009_-_willian_dos_campos_-_melhorias_ao_acesso_da_georges_broemme.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/010_-_toninho_do_inter_-_braco_de_iluminacao_na_comunidade_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/011_-_priscila_piassi_-_reparos_na_estrada_rural_da_estrela..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/012_-_eduardo_piassi_-_divulgacao_do_horario_de_funcionamento_da_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/013_-_eduardo_piassi_-_limpeza_e_iluminacao_do_final_da_rua_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/014_-_eduardo_piassi_-_melhorias_na_estrada_da_forquilha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/015_-_silvana_barreto_-_anteprojeto_-_dia_da_evangelizacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/016_-_silvana_barreto_-_recapeamento_da_via_jose_firmino.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/017_-_silvana_barreto_-_lixeira_no_final_da_rua_angelina_ruth_notini_lobato.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/018_-_priscila_piassi_-_fornecer_uniforme_escolar_para_a_rede_de_ensino_publico_municipal..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/019_-_leo_cruz_-_desistencia_de_acao_judicial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/20_-_guto_do_esporte_-_manutencao_e_limpeza_de_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/021_-_eduardo_piassi_-_reforma_geral_na_quadra_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/022_-_fabricio_-_recapeamento_de_via_publica..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/023_-_fabricio_-_manutencao_em_todas_as_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/024_-_fabricio_-_estudo_tecnico_do_transito.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/025_-_fabricio_-_capina_quimica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/026_-_priscila_piassi_-_recapeamento_da_via_pe_antonio..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/027_-_willian_dos_campos_-_ajuda_aos_estudantes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/28_-_guto_do_esporte_-_limpeza_geral_nos_bairros_aeroporto_colorado_e_jardins.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/029_-_eduardo_piassi_-_tapa_buracos_na_via_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/30_-_guto_do_esporte_-_poda_das_arvores_da_av._dom_alexandre_amaral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/31_-_fabricio_-_instalacao_de_rede_coletora_na_regiao_denominada_mina..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/32_-_fabricio_-_revisao_da_progressao_horizontal_do_plano_de_cargos_e_salario_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/33_-_fabricio_-_construcao_de_pontes_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/034_-_guto_-_rocagem_do_campo_de_futebol_iraci_alves.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/035_-_priscila_piassi_-_epis.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/036_-_eduardo_-_substituicao_do_transformador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/037_-_eduardo_-_sugere_lei_de_protecao_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/038_-_eduardo_-_campanha_de_conscientizacao_sobre_o_cadunico.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/039_-_willian_-_substituicao_das_lampadas_tradicionais_por_led.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/040_-_willian_-_patrolamento_das_estradas_rurais_com_a_utilizacao_do_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/041_-_leo_-_apoio_para_os_pes_em_cadeiras_escolares.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/042_-_willian_-_cursinho_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/043_-_willian_-_tranporte_rural_e_urbano_gratuito.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/044_-_willian_-_acesso_gratuito_a_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/045_-_willian_-_academia_ao_ar_livre_na_comunidade_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/046_-_eduardo_-_divulacao_da_legislacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/047_-_guto_-_quebra_mola_na_rua_chico_pires.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/048_-_eduardo_-_limpeza_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/049_-__eduardo_-_quebra_mola_na_rua_leonidia_alves_de_melo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/050_-_eduardo_-_ante_proejto_de_transporte_estudantil_gratuito.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/051_-_priscila_piassi_-_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/052_-_willian_-_contratacao_de_empresa_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/053_-_willian_-_aproveitamento_de_projeto_de_melhoria_no_transito.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/054_-_leo_-_limpeza_dos_lotes_na_rua_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/055_-_toninho_-_placa_com_nome_das_vias.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_56_de_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_57_de_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_58_de_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/indicacao_59_de_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_60_de_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/061_-_dunga_-_limpeza_geral_no_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/062_-_willian_-_reparos_em_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/063_-_willian_-_manutencao_na_estrada_ruaral_da_comunidade_da_barreira_e_araras.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/064_-_willian_-_tapa_buraco_na_cachoeira_dos_dias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/065_-__eduardo_-_limpeza_da_linha_ferrea_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/066_-__eduardo_-_comunicacao_sobre_inicio_da_execucao_da_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/067_-__eduardo_-_placa_de_transito_na_rua_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/068_-__eduardo_-_manutencao_da_estrada_do_corrego_da_guerra.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/069_-_fabricio_-_criacao_do_centro_de_zoonose.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/070_-_leo_-_limpeza_mata_burros_na_localidade_denominada_pedra_furada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1173/071_-_priscila_piassi_-reparos_na_br494_via_denit.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1174/072_-_priscila_piassi_-reparos_na_via_juvencio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1175/073_-_silvana_barreto_-_manutencao_dos_servicos_da_farmacia_em_dias_de_ponto_facultativos..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1176/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1177/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1178/076_-_priscila_piassi_-tapa_buracos_na_via_doca_piassi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1179/077_-__eduardo_-_braco_de_iluminacao_publica_na_rua_honorio_silveira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1180/078_-__eduardo_-_tapa_buracos_na_rua_leonina_tavares_de_assis.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1181/079_-__eduardo_-_encaminhamento_dos_moradores_de_rua..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1182/080_-__eduardo_-_notificacao_refente_cavalos_nas_proximidades_da_linha_ferrea..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1183/081_-__willian_-_reparos_na_estrada_da_cachoeira_dos_dias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1187/82_-_leo_-inibir_cobranca_indevida_de_estacionamento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H92"/>
+  <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="189.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="208.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1508,2377 +2186,4041 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>37</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>38</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>74</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
         <v>75</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>79</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D19" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="H19" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
+        <v>101</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>105</v>
+      </c>
+      <c r="D22" t="s">
+        <v>106</v>
+      </c>
+      <c r="E22" t="s">
+        <v>107</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H22" t="s">
         <v>109</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="F23" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H23" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" t="s">
+        <v>116</v>
+      </c>
+      <c r="E24" t="s">
+        <v>117</v>
+      </c>
+      <c r="F24" t="s">
+        <v>118</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>122</v>
+      </c>
+      <c r="D25" t="s">
+        <v>116</v>
+      </c>
+      <c r="E25" t="s">
+        <v>117</v>
+      </c>
+      <c r="F25" t="s">
+        <v>53</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B25" t="s">
-[...5 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>126</v>
+      </c>
+      <c r="E26" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" t="s">
         <v>131</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H27" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E28" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F28" t="s">
-        <v>129</v>
+        <v>48</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H28" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E29" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>141</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>144</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>145</v>
+      </c>
+      <c r="D30" t="s">
+        <v>136</v>
+      </c>
+      <c r="E30" t="s">
         <v>137</v>
       </c>
-      <c r="B30" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E31" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F31" t="s">
-        <v>83</v>
+        <v>150</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E32" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F32" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="H32" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E33" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F33" t="s">
-        <v>83</v>
+        <v>150</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
+        <v>163</v>
+      </c>
+      <c r="D34" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" t="s">
         <v>150</v>
       </c>
-      <c r="D34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="H34" t="s">
-        <v>127</v>
+        <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="D35" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
+        <v>168</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="H35" t="s">
-        <v>127</v>
+        <v>170</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F36" t="s">
-        <v>129</v>
+        <v>48</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H36" t="s">
-        <v>127</v>
+        <v>174</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E37" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F37" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="H37" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D38" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E38" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="F38" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="H38" t="s">
-        <v>127</v>
+        <v>183</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>122</v>
       </c>
       <c r="D39" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E39" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="F39" t="s">
-        <v>129</v>
+        <v>185</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="H39" t="s">
-        <v>127</v>
+        <v>183</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>187</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E40" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="F40" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="H40" t="s">
-        <v>127</v>
+        <v>183</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="D41" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E41" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="F41" t="s">
-        <v>129</v>
+        <v>185</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="H41" t="s">
-        <v>127</v>
+        <v>183</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E42" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="F42" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="D43" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E43" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="F43" t="s">
-        <v>144</v>
+        <v>185</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
+        <v>163</v>
+      </c>
+      <c r="D44" t="s">
         <v>180</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>125</v>
+        <v>181</v>
       </c>
       <c r="F44" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="H44" t="s">
-        <v>127</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
+        <v>167</v>
+      </c>
+      <c r="D45" t="s">
+        <v>180</v>
+      </c>
+      <c r="E45" t="s">
+        <v>181</v>
+      </c>
+      <c r="F45" t="s">
+        <v>198</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H45" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>80</v>
+        <v>172</v>
       </c>
       <c r="D46" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E46" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F46" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="H46" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>87</v>
+        <v>176</v>
       </c>
       <c r="D47" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E47" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>198</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>106</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E48" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>110</v>
+        <v>208</v>
       </c>
       <c r="D49" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E49" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F49" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H49" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>115</v>
+        <v>211</v>
       </c>
       <c r="D50" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E50" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F50" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="H50" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E51" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F51" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="H51" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E52" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F52" t="s">
-        <v>102</v>
+        <v>185</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>183</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
+        <v>218</v>
       </c>
       <c r="D53" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E53" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F53" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>147</v>
+        <v>221</v>
       </c>
       <c r="D54" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E54" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F54" t="s">
-        <v>102</v>
+        <v>185</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="H54" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>150</v>
+        <v>224</v>
       </c>
       <c r="D55" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E55" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F55" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>153</v>
+        <v>228</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E56" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F56" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>156</v>
+        <v>231</v>
       </c>
       <c r="D57" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E57" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F57" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>234</v>
       </c>
       <c r="D58" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E58" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F58" t="s">
-        <v>48</v>
+        <v>198</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>227</v>
+        <v>183</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>237</v>
       </c>
       <c r="D59" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E59" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>241</v>
       </c>
       <c r="D60" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E60" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F60" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="H60" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>167</v>
+        <v>244</v>
       </c>
       <c r="D61" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E61" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F61" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="H61" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>170</v>
+        <v>248</v>
       </c>
       <c r="D62" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E62" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F62" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="H62" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>173</v>
+        <v>251</v>
       </c>
       <c r="D63" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E63" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F63" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="H63" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>177</v>
+        <v>254</v>
       </c>
       <c r="D64" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E64" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F64" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>257</v>
+      </c>
+      <c r="D65" t="s">
         <v>180</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F65" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="H65" t="s">
-        <v>248</v>
+        <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
+        <v>260</v>
+      </c>
+      <c r="D66" t="s">
+        <v>180</v>
+      </c>
+      <c r="E66" t="s">
+        <v>181</v>
+      </c>
+      <c r="F66" t="s">
+        <v>185</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H66" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="D67" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E67" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F67" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="H67" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="D68" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E68" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F68" t="s">
-        <v>93</v>
+        <v>185</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="H68" t="s">
-        <v>259</v>
+        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="D69" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E69" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F69" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="H69" t="s">
-        <v>263</v>
+        <v>183</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="D70" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E70" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F70" t="s">
-        <v>93</v>
+        <v>198</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H70" t="s">
-        <v>267</v>
+        <v>183</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D71" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E71" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F71" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="H71" t="s">
-        <v>271</v>
+        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D72" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E72" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F72" t="s">
-        <v>102</v>
+        <v>185</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="H72" t="s">
-        <v>275</v>
+        <v>226</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D73" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E73" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F73" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H73" t="s">
-        <v>279</v>
+        <v>226</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D74" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E74" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F74" t="s">
-        <v>48</v>
+        <v>198</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="H74" t="s">
-        <v>283</v>
+        <v>226</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>285</v>
+        <v>115</v>
       </c>
       <c r="D75" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E75" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F75" t="s">
-        <v>204</v>
+        <v>58</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H75" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>289</v>
+        <v>122</v>
       </c>
       <c r="D76" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E76" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F76" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="H76" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>293</v>
+        <v>145</v>
       </c>
       <c r="D77" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E77" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F77" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H77" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>297</v>
+        <v>149</v>
       </c>
       <c r="D78" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E78" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F78" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H78" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>300</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
+        <v>154</v>
+      </c>
+      <c r="D79" t="s">
+        <v>287</v>
+      </c>
+      <c r="E79" t="s">
+        <v>288</v>
+      </c>
+      <c r="F79" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H79" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>304</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
+        <v>159</v>
+      </c>
+      <c r="D80" t="s">
+        <v>287</v>
+      </c>
+      <c r="E80" t="s">
+        <v>288</v>
+      </c>
+      <c r="F80" t="s">
+        <v>88</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D80" t="s">
-[...8 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>307</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>163</v>
+      </c>
+      <c r="D81" t="s">
+        <v>287</v>
+      </c>
+      <c r="E81" t="s">
+        <v>288</v>
+      </c>
+      <c r="F81" t="s">
+        <v>141</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="H81" t="s">
         <v>309</v>
-      </c>
-[...13 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>167</v>
+      </c>
+      <c r="D82" t="s">
+        <v>287</v>
+      </c>
+      <c r="E82" t="s">
+        <v>288</v>
+      </c>
+      <c r="F82" t="s">
+        <v>141</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H82" t="s">
         <v>312</v>
-      </c>
-[...19 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>317</v>
+        <v>172</v>
       </c>
       <c r="D83" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E83" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F83" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="H83" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>321</v>
+        <v>176</v>
       </c>
       <c r="D84" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E84" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F84" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="H84" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>325</v>
+        <v>205</v>
       </c>
       <c r="D85" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E85" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F85" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="H85" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>329</v>
+        <v>208</v>
       </c>
       <c r="D86" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E86" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F86" t="s">
         <v>53</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>333</v>
+        <v>211</v>
       </c>
       <c r="D87" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E87" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F87" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="H87" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>337</v>
+        <v>10</v>
       </c>
       <c r="D88" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E88" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F88" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="H88" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="D89" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E89" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F89" t="s">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="H89" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>345</v>
+        <v>218</v>
       </c>
       <c r="D90" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E90" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F90" t="s">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="H90" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>349</v>
+        <v>221</v>
       </c>
       <c r="D91" t="s">
-        <v>186</v>
+        <v>287</v>
       </c>
       <c r="E91" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="F91" t="s">
-        <v>48</v>
+        <v>301</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="H91" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>340</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>224</v>
+      </c>
+      <c r="D92" t="s">
+        <v>287</v>
+      </c>
+      <c r="E92" t="s">
+        <v>288</v>
+      </c>
+      <c r="F92" t="s">
+        <v>48</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H92" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>343</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>228</v>
+      </c>
+      <c r="D93" t="s">
+        <v>287</v>
+      </c>
+      <c r="E93" t="s">
+        <v>288</v>
+      </c>
+      <c r="F93" t="s">
+        <v>58</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H93" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>346</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>231</v>
+      </c>
+      <c r="D94" t="s">
+        <v>287</v>
+      </c>
+      <c r="E94" t="s">
+        <v>288</v>
+      </c>
+      <c r="F94" t="s">
+        <v>88</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H94" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>349</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>234</v>
+      </c>
+      <c r="D95" t="s">
+        <v>287</v>
+      </c>
+      <c r="E95" t="s">
+        <v>288</v>
+      </c>
+      <c r="F95" t="s">
+        <v>53</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H95" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
         <v>352</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>237</v>
+      </c>
+      <c r="D96" t="s">
+        <v>287</v>
+      </c>
+      <c r="E96" t="s">
+        <v>288</v>
+      </c>
+      <c r="F96" t="s">
+        <v>75</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="D92" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="1" t="s">
+      <c r="H96" t="s">
         <v>354</v>
       </c>
-      <c r="H92" t="s">
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
         <v>355</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>241</v>
+      </c>
+      <c r="D97" t="s">
+        <v>287</v>
+      </c>
+      <c r="E97" t="s">
+        <v>288</v>
+      </c>
+      <c r="F97" t="s">
+        <v>75</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H97" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>358</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>244</v>
+      </c>
+      <c r="D98" t="s">
+        <v>287</v>
+      </c>
+      <c r="E98" t="s">
+        <v>288</v>
+      </c>
+      <c r="F98" t="s">
+        <v>75</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H98" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>361</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>248</v>
+      </c>
+      <c r="D99" t="s">
+        <v>287</v>
+      </c>
+      <c r="E99" t="s">
+        <v>288</v>
+      </c>
+      <c r="F99" t="s">
+        <v>75</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H99" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>364</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>251</v>
+      </c>
+      <c r="D100" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" t="s">
+        <v>288</v>
+      </c>
+      <c r="F100" t="s">
+        <v>48</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H100" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>367</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>254</v>
+      </c>
+      <c r="D101" t="s">
+        <v>287</v>
+      </c>
+      <c r="E101" t="s">
+        <v>288</v>
+      </c>
+      <c r="F101" t="s">
+        <v>141</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H101" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>370</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>257</v>
+      </c>
+      <c r="D102" t="s">
+        <v>287</v>
+      </c>
+      <c r="E102" t="s">
+        <v>288</v>
+      </c>
+      <c r="F102" t="s">
+        <v>88</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H102" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>373</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>260</v>
+      </c>
+      <c r="D103" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" t="s">
+        <v>288</v>
+      </c>
+      <c r="F103" t="s">
+        <v>53</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H103" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>376</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>263</v>
+      </c>
+      <c r="D104" t="s">
+        <v>287</v>
+      </c>
+      <c r="E104" t="s">
+        <v>288</v>
+      </c>
+      <c r="F104" t="s">
+        <v>88</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H104" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>379</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>266</v>
+      </c>
+      <c r="D105" t="s">
+        <v>287</v>
+      </c>
+      <c r="E105" t="s">
+        <v>288</v>
+      </c>
+      <c r="F105" t="s">
+        <v>75</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H105" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>382</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>269</v>
+      </c>
+      <c r="D106" t="s">
+        <v>287</v>
+      </c>
+      <c r="E106" t="s">
+        <v>288</v>
+      </c>
+      <c r="F106" t="s">
+        <v>75</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H106" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>385</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>272</v>
+      </c>
+      <c r="D107" t="s">
+        <v>287</v>
+      </c>
+      <c r="E107" t="s">
+        <v>288</v>
+      </c>
+      <c r="F107" t="s">
+        <v>75</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H107" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>388</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>275</v>
+      </c>
+      <c r="D108" t="s">
+        <v>287</v>
+      </c>
+      <c r="E108" t="s">
+        <v>288</v>
+      </c>
+      <c r="F108" t="s">
+        <v>88</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H108" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>391</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>278</v>
+      </c>
+      <c r="D109" t="s">
+        <v>287</v>
+      </c>
+      <c r="E109" t="s">
+        <v>288</v>
+      </c>
+      <c r="F109" t="s">
+        <v>48</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H109" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>394</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>281</v>
+      </c>
+      <c r="D110" t="s">
+        <v>287</v>
+      </c>
+      <c r="E110" t="s">
+        <v>288</v>
+      </c>
+      <c r="F110" t="s">
+        <v>53</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H110" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>397</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>284</v>
+      </c>
+      <c r="D111" t="s">
+        <v>287</v>
+      </c>
+      <c r="E111" t="s">
+        <v>288</v>
+      </c>
+      <c r="F111" t="s">
+        <v>53</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H111" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>400</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>401</v>
+      </c>
+      <c r="D112" t="s">
+        <v>287</v>
+      </c>
+      <c r="E112" t="s">
+        <v>288</v>
+      </c>
+      <c r="F112" t="s">
+        <v>53</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H112" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>404</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>405</v>
+      </c>
+      <c r="D113" t="s">
+        <v>287</v>
+      </c>
+      <c r="E113" t="s">
+        <v>288</v>
+      </c>
+      <c r="F113" t="s">
+        <v>141</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H113" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>408</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>409</v>
+      </c>
+      <c r="D114" t="s">
+        <v>287</v>
+      </c>
+      <c r="E114" t="s">
+        <v>288</v>
+      </c>
+      <c r="F114" t="s">
+        <v>141</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H114" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>412</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>413</v>
+      </c>
+      <c r="D115" t="s">
+        <v>287</v>
+      </c>
+      <c r="E115" t="s">
+        <v>288</v>
+      </c>
+      <c r="F115" t="s">
+        <v>58</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H115" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>416</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>417</v>
+      </c>
+      <c r="D116" t="s">
+        <v>287</v>
+      </c>
+      <c r="E116" t="s">
+        <v>288</v>
+      </c>
+      <c r="F116" t="s">
+        <v>141</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H116" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>420</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>421</v>
+      </c>
+      <c r="D117" t="s">
+        <v>287</v>
+      </c>
+      <c r="E117" t="s">
+        <v>288</v>
+      </c>
+      <c r="F117" t="s">
+        <v>141</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H117" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>424</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>425</v>
+      </c>
+      <c r="D118" t="s">
+        <v>287</v>
+      </c>
+      <c r="E118" t="s">
+        <v>288</v>
+      </c>
+      <c r="F118" t="s">
+        <v>141</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H118" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>428</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>429</v>
+      </c>
+      <c r="D119" t="s">
+        <v>287</v>
+      </c>
+      <c r="E119" t="s">
+        <v>288</v>
+      </c>
+      <c r="F119" t="s">
+        <v>141</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H119" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>432</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>433</v>
+      </c>
+      <c r="D120" t="s">
+        <v>287</v>
+      </c>
+      <c r="E120" t="s">
+        <v>288</v>
+      </c>
+      <c r="F120" t="s">
+        <v>53</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H120" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>436</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>437</v>
+      </c>
+      <c r="D121" t="s">
+        <v>287</v>
+      </c>
+      <c r="E121" t="s">
+        <v>288</v>
+      </c>
+      <c r="F121" t="s">
+        <v>88</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H121" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>440</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>441</v>
+      </c>
+      <c r="D122" t="s">
+        <v>287</v>
+      </c>
+      <c r="E122" t="s">
+        <v>288</v>
+      </c>
+      <c r="F122" t="s">
+        <v>53</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H122" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>444</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>445</v>
+      </c>
+      <c r="D123" t="s">
+        <v>287</v>
+      </c>
+      <c r="E123" t="s">
+        <v>288</v>
+      </c>
+      <c r="F123" t="s">
+        <v>53</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H123" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>448</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>449</v>
+      </c>
+      <c r="D124" t="s">
+        <v>287</v>
+      </c>
+      <c r="E124" t="s">
+        <v>288</v>
+      </c>
+      <c r="F124" t="s">
+        <v>53</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H124" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>452</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>453</v>
+      </c>
+      <c r="D125" t="s">
+        <v>287</v>
+      </c>
+      <c r="E125" t="s">
+        <v>288</v>
+      </c>
+      <c r="F125" t="s">
+        <v>48</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H125" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>456</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>457</v>
+      </c>
+      <c r="D126" t="s">
+        <v>287</v>
+      </c>
+      <c r="E126" t="s">
+        <v>288</v>
+      </c>
+      <c r="F126" t="s">
+        <v>141</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H126" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>460</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>461</v>
+      </c>
+      <c r="D127" t="s">
+        <v>287</v>
+      </c>
+      <c r="E127" t="s">
+        <v>288</v>
+      </c>
+      <c r="F127" t="s">
+        <v>141</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H127" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>464</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>465</v>
+      </c>
+      <c r="D128" t="s">
+        <v>287</v>
+      </c>
+      <c r="E128" t="s">
+        <v>288</v>
+      </c>
+      <c r="F128" t="s">
+        <v>58</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H128" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>468</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>469</v>
+      </c>
+      <c r="D129" t="s">
+        <v>287</v>
+      </c>
+      <c r="E129" t="s">
+        <v>288</v>
+      </c>
+      <c r="F129" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H129" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>472</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>473</v>
+      </c>
+      <c r="D130" t="s">
+        <v>287</v>
+      </c>
+      <c r="E130" t="s">
+        <v>288</v>
+      </c>
+      <c r="F130" t="s">
+        <v>141</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H130" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>476</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>477</v>
+      </c>
+      <c r="D131" t="s">
+        <v>287</v>
+      </c>
+      <c r="E131" t="s">
+        <v>288</v>
+      </c>
+      <c r="F131" t="s">
+        <v>141</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H131" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>480</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>481</v>
+      </c>
+      <c r="D132" t="s">
+        <v>287</v>
+      </c>
+      <c r="E132" t="s">
+        <v>288</v>
+      </c>
+      <c r="F132" t="s">
+        <v>301</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H132" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>484</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>485</v>
+      </c>
+      <c r="D133" t="s">
+        <v>287</v>
+      </c>
+      <c r="E133" t="s">
+        <v>288</v>
+      </c>
+      <c r="F133" t="s">
+        <v>48</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H133" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>488</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>489</v>
+      </c>
+      <c r="D134" t="s">
+        <v>287</v>
+      </c>
+      <c r="E134" t="s">
+        <v>288</v>
+      </c>
+      <c r="F134" t="s">
+        <v>48</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H134" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>492</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>493</v>
+      </c>
+      <c r="D135" t="s">
+        <v>287</v>
+      </c>
+      <c r="E135" t="s">
+        <v>288</v>
+      </c>
+      <c r="F135" t="s">
+        <v>494</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H135" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>497</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>498</v>
+      </c>
+      <c r="D136" t="s">
+        <v>287</v>
+      </c>
+      <c r="E136" t="s">
+        <v>288</v>
+      </c>
+      <c r="F136" t="s">
+        <v>141</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H136" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>501</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>502</v>
+      </c>
+      <c r="D137" t="s">
+        <v>287</v>
+      </c>
+      <c r="E137" t="s">
+        <v>288</v>
+      </c>
+      <c r="F137" t="s">
+        <v>141</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H137" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>505</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>506</v>
+      </c>
+      <c r="D138" t="s">
+        <v>287</v>
+      </c>
+      <c r="E138" t="s">
+        <v>288</v>
+      </c>
+      <c r="F138" t="s">
+        <v>141</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H138" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>509</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>510</v>
+      </c>
+      <c r="D139" t="s">
+        <v>287</v>
+      </c>
+      <c r="E139" t="s">
+        <v>288</v>
+      </c>
+      <c r="F139" t="s">
+        <v>53</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H139" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>513</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>514</v>
+      </c>
+      <c r="D140" t="s">
+        <v>287</v>
+      </c>
+      <c r="E140" t="s">
+        <v>288</v>
+      </c>
+      <c r="F140" t="s">
+        <v>53</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H140" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>517</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>518</v>
+      </c>
+      <c r="D141" t="s">
+        <v>287</v>
+      </c>
+      <c r="E141" t="s">
+        <v>288</v>
+      </c>
+      <c r="F141" t="s">
+        <v>53</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H141" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>521</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>522</v>
+      </c>
+      <c r="D142" t="s">
+        <v>287</v>
+      </c>
+      <c r="E142" t="s">
+        <v>288</v>
+      </c>
+      <c r="F142" t="s">
+        <v>53</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H142" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>525</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>526</v>
+      </c>
+      <c r="D143" t="s">
+        <v>287</v>
+      </c>
+      <c r="E143" t="s">
+        <v>288</v>
+      </c>
+      <c r="F143" t="s">
+        <v>75</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H143" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>529</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>530</v>
+      </c>
+      <c r="D144" t="s">
+        <v>287</v>
+      </c>
+      <c r="E144" t="s">
+        <v>288</v>
+      </c>
+      <c r="F144" t="s">
+        <v>58</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H144" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>533</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>534</v>
+      </c>
+      <c r="D145" t="s">
+        <v>287</v>
+      </c>
+      <c r="E145" t="s">
+        <v>288</v>
+      </c>
+      <c r="F145" t="s">
+        <v>48</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H145" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>537</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>538</v>
+      </c>
+      <c r="D146" t="s">
+        <v>287</v>
+      </c>
+      <c r="E146" t="s">
+        <v>288</v>
+      </c>
+      <c r="F146" t="s">
+        <v>48</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H146" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>541</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>542</v>
+      </c>
+      <c r="D147" t="s">
+        <v>287</v>
+      </c>
+      <c r="E147" t="s">
+        <v>288</v>
+      </c>
+      <c r="F147" t="s">
+        <v>301</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H147" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>545</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>546</v>
+      </c>
+      <c r="D148" t="s">
+        <v>287</v>
+      </c>
+      <c r="E148" t="s">
+        <v>288</v>
+      </c>
+      <c r="F148" t="s">
+        <v>48</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H148" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>549</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>550</v>
+      </c>
+      <c r="D149" t="s">
+        <v>287</v>
+      </c>
+      <c r="E149" t="s">
+        <v>288</v>
+      </c>
+      <c r="F149" t="s">
+        <v>48</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H149" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>553</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>554</v>
+      </c>
+      <c r="D150" t="s">
+        <v>287</v>
+      </c>
+      <c r="E150" t="s">
+        <v>288</v>
+      </c>
+      <c r="F150" t="s">
+        <v>48</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H150" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>557</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>558</v>
+      </c>
+      <c r="D151" t="s">
+        <v>287</v>
+      </c>
+      <c r="E151" t="s">
+        <v>288</v>
+      </c>
+      <c r="F151" t="s">
+        <v>53</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H151" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>561</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>562</v>
+      </c>
+      <c r="D152" t="s">
+        <v>287</v>
+      </c>
+      <c r="E152" t="s">
+        <v>288</v>
+      </c>
+      <c r="F152" t="s">
+        <v>53</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H152" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>565</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>566</v>
+      </c>
+      <c r="D153" t="s">
+        <v>287</v>
+      </c>
+      <c r="E153" t="s">
+        <v>288</v>
+      </c>
+      <c r="F153" t="s">
+        <v>53</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H153" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>569</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>570</v>
+      </c>
+      <c r="D154" t="s">
+        <v>287</v>
+      </c>
+      <c r="E154" t="s">
+        <v>288</v>
+      </c>
+      <c r="F154" t="s">
+        <v>53</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H154" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>573</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>574</v>
+      </c>
+      <c r="D155" t="s">
+        <v>287</v>
+      </c>
+      <c r="E155" t="s">
+        <v>288</v>
+      </c>
+      <c r="F155" t="s">
+        <v>141</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H155" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>577</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>578</v>
+      </c>
+      <c r="D156" t="s">
+        <v>287</v>
+      </c>
+      <c r="E156" t="s">
+        <v>288</v>
+      </c>
+      <c r="F156" t="s">
+        <v>58</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H156" t="s">
+        <v>580</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3930,50 +6272,114 @@
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>