--- v2 (2026-05-05)
+++ v3 (2026-06-20)
@@ -10,115 +10,127 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1976" uniqueCount="864">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Mesa da Câmara - Mesa</t>
+    <t>Mesa Diretora da Câmara - Mesa</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/014_-_proposta_de_emenda_a_lei_organica_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos §§1º e 3º, incisos I, II, III e IV do artigo 118-A e acrescenta o artigo 118-B na Lei Orgânica do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Toninho do Inter</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/015_-_proposta_d_eemenda_a_lei_organica_-_funcionamento_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Carmo da Mata/MG, para adequar as regras de convocação de reuniões extraordinárias, quórum de funcionamento da Câmara Municipal, exercício do direito de voto pelo Presidente, hipóteses de perda de mandato de vereador, fixação e atualização do subsídio dos Vereadores, competência das comissões, tramitação de projetos de iniciativa do Prefeito e procedimento de apreciação de veto.</t>
   </si>
   <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1254/proposta_de_emenda_a_lei_organica_16.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação dos incisos I, II, III e IV do § 3º do art. 118-A da Lei Orgânica do Município de Carmo da Mata/MG.</t>
+  </si>
+  <si>
     <t>1034</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/2_-_projeto_de_lei_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder reajuste nos vencimentos dos servidores da Administração Direta e Indireta do Município de Carmo da Mata/MG.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>142</t>
@@ -324,162 +336,309 @@
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1185/projeto_de_lei_1944_-_altera_a_lei_que_fixa_o_sibsidio_do_rpefeito_e_vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei Municipal nº 1.701, de 20 de dezembro de 2023 que “Fixa o subsídio do Prefeito, Vice-Prefeito e Secretários Municipais para a Legislatura 2025-2028 e dá outras providências”.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEXEC</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1188/2_-_projeto_de_lei_-_sobreaviso_coveiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de sobreaviso aos servidores ocupantes do cargo de coveiro no Município de Carmo da Mata.</t>
   </si>
   <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>Willian Dos Campos</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_de_lei_ordinaria_1946_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a Política Municipal de Apoio ao Deslocamento de Pacientes Oncológicos no Município de Carmo da Mata/MG.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_ordinaria_1947_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre medidas obrigatórias de controle sanitário, prevenção de arboviroses e combate à proliferação de animais peçonhentos em estabelecimentos industriais e atividades potencialmente geradoras de risco sanitário situadas no Município de Carmo da Mata, especialmente em áreas urbanas residenciais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_ordinaria_1948_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública o Sindicato dos Produtores Rurais de Carmo da Mata/MG, inscrito no CNPJ 19.164.029/0001-37.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_ordinaria_1949_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção de medidas de auxílio à mulher em situação de risco em estabelecimentos privados no âmbito do Município de Carmo da Mata/MG.</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_ordinaria_1950_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação de cobrança de valores ou exigência de fornecimento de materiais, vestimentas e demais itens aos alunos matriculados na rede pública municipal de ensino do Município de Carmo da Mata.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1223/ldo_2027_revisada_para_a_camara_260520_141450.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1239/2_-_projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1260/pl_1953.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS de Carmo da Mata e revoga a Lei Municipal nº 981, de 06 de maio de 1997.</t>
+  </si>
+  <si>
+    <t>1269</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1269/pl_1954.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Educação Integral em Tempo Integral no âmbito da Rede Pública Municipal de Ensino, estabelece diretrizes para sua implementação, gestão, monitoramento e avaliação, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1053</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/303_-__brasao_da_camara.pdf</t>
   </si>
   <si>
     <t>Aprova o Brasão Oficial do Poder Legislativo do Município de Carmo da Mata e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/projeto_de_resolucao_304_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeita Municipal de Carmo da Mata/Mg a ausentar-se do território nacional no período de 12 de abril de 2026 a 24 de abril de 2026.”</t>
   </si>
   <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_resolucao_305__-_estagio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Programa de Estágio no âmbito da Câmara Municipal de Carmo da Mata.</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto a proposição de lei</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1264/veto_pl_1942.pdf</t>
+  </si>
+  <si>
+    <t>Veto ao Projeto de lei 1942/2026.</t>
+  </si>
+  <si>
     <t>1096</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/emenda_modificativao__pl_1935.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao artigo 5º do Projeto de Lei ordinária nº 1.935/2026</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/proposta_de_emenda_ao_pl_1934_de_2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera e acrescenta dispositivos ao Projeto de Lei Ordinária nº 1934/2026, que dispõe sobre a política de proteção e bem-estar animal no Município de Carmo da Mata.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>PSUBS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/2_-_projeto_de_lei_substitutivo_-_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 215 e 362, bem como da Tabela VII do Anexo II, da Lei Complementar Municipal nº 120, de 23 de dezembro de 2025, que institui o Código Tributário do Município de Carmo da Mata-MG.</t>
   </si>
   <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1263/ldo_2027_revisada_para_a_camara_0506.pdf</t>
+  </si>
+  <si>
     <t>1051</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/01_-_aplausos_a_ricardo_rezende_camara.pdf</t>
   </si>
   <si>
     <t>Manifesta aplausos ao Jornalista Ricardo Rezende Câmara.</t>
   </si>
   <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1234/02_-_aplausos_aposentadoria_janete.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a servidora Janete Franciscani</t>
+  </si>
+  <si>
     <t>1042</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/001_-_priscila_borges_-_cumprimento_das_indicacoes..pdf</t>
   </si>
   <si>
     <t>Requer o cumprimento das Indicações referente ao ano de 2025.</t>
   </si>
   <si>
     <t>1076</t>
-  </si>
-[...1 lines deleted...]
-    <t>Willian Dos Campos</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/002_-_willian_dos_campos_-_prestacaod_e_contasd_a_praca_de_esporte.pdf</t>
   </si>
   <si>
     <t>Requer prestação de contas da praça de esportes.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/003_-_willian_dos_campos_-_convocacao_secretario_de_planejamento.pdf</t>
   </si>
   <si>
     <t>Convocação do secretário de Planejamento para informações sobre frota e emendas impositivas.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -519,83 +678,119 @@
   <si>
     <t>Ana Paula Ferreira Silva - requer uso da tribuna para falar sobre a instituição dos conselhos de políticas públicas</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/007_-_palavra_a_cidadao.pdf</t>
   </si>
   <si>
     <t>Nós da Associação Carmense de Moradores Pela Defesa da Cidadania, vimos por meio deste requerer o uso da tribuna para tratar dos seguintes assuntos:_x000D_
 _x000D_
 Infraestrutura bairro Zezé Notini_x000D_
 Transporte do setor de saúde Municipal</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>3COM - CLJR; CFFO e CSPM</t>
+    <t>3COM - REUNIÕES CONJUNTAS- CLJR; CFFO; CSPM</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/requerimento-_no_08_de_2026.pdf</t>
   </si>
   <si>
     <t>Requer informações relativas à Taxa de Sepultamento, prevista na Tabela VII – Taxas e Serviços do Anexo II da Lei Complementar Municipal nº 120/2025 (Código Tributário Municipal), cuja alteração está sendo proposta pelo Projeto de Lei Complementar nº 142/2026.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1184/07_-_convovacao_de_tecnico_para_dar_explicacoes_referente_a_cobranca_do_iptu.pdf</t>
   </si>
   <si>
     <t>Convocação para explicação referente ao IPTU.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1186/008_-_palavra_a_cidadao.pdf</t>
   </si>
   <si>
     <t>Uso da tribuna para falar sobre lei de uso e ocupação do solo.</t>
   </si>
   <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1200/11_-_solicita_informacoes_-_comissoes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos adicionais ao Poder execu􀆟vo Municipal, notadamente quanto à alteração promovida no art. 362, §2º, referente à Contribuição para o Custeio da Iluminação Pública e Videomonitoramento (CIP).</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/012_-_palavra.docx</t>
+  </si>
+  <si>
+    <t>Uso da palavra para apresentar o resultado da alfabetização 2025 no município.</t>
+  </si>
+  <si>
+    <t>1283</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1283/13_-_documetacao_sobre_locacao_de_veiculo.pdf</t>
+  </si>
+  <si>
+    <t>Documentos referente caminhão alugado para a coleta de lixo.</t>
+  </si>
+  <si>
     <t>1055</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissão Permanente</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1932_de_2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>CSPM - Comissão de Serviços Públicos Municipal</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_comissao_de_servicos_publicos-_pl_1932_de_2026.pdf</t>
   </si>
   <si>
     <t>1057</t>
@@ -630,92 +825,80 @@
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização Financeira e Orçamentária</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_emenda__lei_organica.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_pl_1931_de_2026.pdf</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_pl_1931_dev_2026..pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_cjjr.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_cspm.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_cffo.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1934_dee_2026.pdf</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/parecer_da_comissao_de_servicos_publicos_pl_1934_de_2026.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1935_de_2026.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/parecer_da_comissao_de_servicos_publicos_1935_de_2026.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>PARECER.</t>
   </si>
   <si>
     <t>1095</t>
@@ -873,50 +1056,383 @@
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/parecer_-_cspm_-_pl_1941_de_2026.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1169/parecer_cljr-_proposta_emenda_l.o..pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1170/parecer_cffo-_proposta_de_emenda_l.o..pdf</t>
   </si>
   <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1194/parecer_-_cljr-_pl1942.pdf</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/parecer_-_cspm-_pl_1942.pdf</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1196/parecer_-_cljr-_pl_1943.pdf</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/parecer_-_cff_pl_1943.pdf</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/parecer_-_cljr-_pl_1944.pdf</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1199/parecer_-_cffo-_pl_1944.pdf</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/parecer_-_cljr-_pl_1945.pdf</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/parecer_-_cspm-_pl_1945.pdf</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/parecer_-_cffo_pl_1945_1.pdf</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1208/parecer_-_cljr-_pl_1946.pdf</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer_-_cspm-_pl_1946.pdf</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1216/parecer_-_cljr-_pl1947.pdf</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1217/parecer_-_cspm-_pl_1947.pdf</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1218/parecer_-_cljr-_pl_1948.pdf</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1219/parecer_-_cspm-_pl_1948.pdf</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1220/parecer_-_cljr-_substitutivo_plc_142.pdf</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1221/parecer_-_cspm-_substitutivo_plc_142.pdf</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1222/parecer_-_cffo-_substitutivo_plc_142.pdf</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1240/parecer_-_cljr-_pl_1950.pdf</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1241/parecer_-_cspm-_pl_1950.pdf</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1242/parecer_-_cljr-_pl_1949.pdf</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1243/parecer_-_cspm-_pl_1949.pdf</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1255/parecer_cljr_pl_1952.pdf</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1256/parecer_cffo-_pl_1952.pdf</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1257/parecer_cljr-_proj._resol._305.pdf</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1258/parecer_cspm-_proj._resol_305.pdf</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1259/parecer_cffo-_proj_resol_305.pdf</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1261/parecer_-_cljr_plo_16.pdf</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1262/parecer_-_cffo_plo16.pdf</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1272/parecer_-_cljr-_pl_1951.pdf</t>
+  </si>
+  <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1273/parecer_-_cspm-_pl_1951.pdf</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1274/parecer_-_cffo-_pl_1951.pdf</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1275/parecer_-_cljr-_pl_1953.pdf</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1276/parecer_-_cspm_-pl_1953.pdf</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1277/parecer_-_cljr-_pl_1954.pdf</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1278/parecer_-_cspm-_pl_1954.pdf</t>
+  </si>
+  <si>
+    <t>1279</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1279/parecer_-_cffo-_pl_1954.pdf</t>
+  </si>
+  <si>
     <t>1036</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/001_-_leo_cruz_-_cumprimento_da_lei_municipal_de_limpeza_e_conservacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei Municipal para a limpeza de restos de obras no Município.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/002_-_leo_cruz_-_cuidados_a_serem_tomados_com_a_montagem_do_palco_em_festividades_na_praca_presidente_vargas..pdf</t>
   </si>
   <si>
     <t>Procedimentos para instalação de Palcos na Praça Presidente Vargas.</t>
   </si>
   <si>
     <t>1038</t>
@@ -1218,488 +1734,377 @@
   <si>
     <t>Aquisição de EPIs em tamanhos diversificados</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/036_-_eduardo_-_substituicao_do_transformador_de_energia.pdf</t>
   </si>
   <si>
     <t>Substituição do transformador na Rua Venina Teodoro.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/037_-_eduardo_-_sugere_lei_de_protecao_a_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Sugeri a apresentação de legislação de proteção a animal.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/038_-_eduardo_-_campanha_de_conscientizacao_sobre_o_cadunico.pdf</t>
   </si>
   <si>
     <t>Campanha educacional de conscientização do Cadastro Único.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/039_-_willian_-_substituicao_das_lampadas_tradicionais_por_led.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas na comunidade dos Campos.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/040_-_willian_-_patrolamento_das_estradas_rurais_com_a_utilizacao_do_rolo_compactador.pdf</t>
   </si>
   <si>
     <t>Patrolamento e rolo compactador nas estradas rurais.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/041_-_leo_-_apoio_para_os_pes_em_cadeiras_escolares.pdf</t>
   </si>
   <si>
     <t>Aquisição de apoio para os pés dos alunos da rede municipal.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/042_-_willian_-_cursinho_preparatorio_para_o_enem.pdf</t>
   </si>
   <si>
     <t>Cursinho preparatório para o enem.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/043_-_willian_-_tranporte_rural_e_urbano_gratuito.pdf</t>
   </si>
   <si>
     <t>Transporte urbano e rural gratuito.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/044_-_willian_-_acesso_gratuito_a_praca_de_esportes.pdf</t>
   </si>
   <si>
     <t>Acesso gratuito a praça de esportes municipal.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/045_-_willian_-_academia_ao_ar_livre_na_comunidade_dos_campos.pdf</t>
   </si>
   <si>
     <t>Academia ao ar livre na comunidade dos Campos.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/046_-_eduardo_-_divulacao_da_legislacao_municipal.pdf</t>
   </si>
   <si>
     <t>Divulgação da legislação municipal.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/047_-_guto_-_quebra_mola_na_rua_chico_pires.pdf</t>
   </si>
   <si>
     <t>Quebra mola na Rua Chico Pires</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/048_-_eduardo_-_limpeza_do_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Limpeza do cemitério</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/049_-__eduardo_-_quebra_mola_na_rua_leonidia_alves_de_melo.pdf</t>
   </si>
   <si>
     <t>Quebra mola na Rua Leonídia Alves de Melo</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/050_-_eduardo_-_ante_proejto_de_transporte_estudantil_gratuito.pdf</t>
   </si>
   <si>
     <t>Ante projeto de transporte gratuito para estudantes</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/051_-_priscila_piassi_-_poda_de_arvores.pdf</t>
   </si>
   <si>
     <t>Poda de árvore na pracinha em frente ao PSF central</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/052_-_willian_-_contratacao_de_empresa_de_engenharia.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa de engenharia.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/053_-_willian_-_aproveitamento_de_projeto_de_melhoria_no_transito.pdf</t>
   </si>
   <si>
     <t>Aproveitamento de projeto de estudo do transito.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/054_-_leo_-_limpeza_dos_lotes_na_rua_jose_de_matos.pdf</t>
   </si>
   <si>
     <t>Limpeza de lotes na rua José Lobato</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/055_-_toninho_-_placa_com_nome_das_vias.pdf</t>
   </si>
   <si>
     <t>Placa indicativa com nome das vias.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_56_de_2026.pdf</t>
   </si>
   <si>
     <t>realização de  estudo técnico visando a solução definitiva do problema de esgotamento sanitário no povoado dos Campos.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_57_de_2026.pdf</t>
   </si>
   <si>
     <t>Realização de  estudo técnico de viabilidade para a implantação de uma usina de energia solar.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_58_de_2026.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de patrolamento de estrada.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/indicacao_59_de_2026.pdf</t>
   </si>
   <si>
     <t>Adoção de providências visando  parceria junto ao SENAC (Serviço Nacional de Aprendizagem Comercial)</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_60_de_2026.pdf</t>
   </si>
   <si>
     <t>Adoção de providências visando a implantação de atendimento neuropsicológico na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>Dunga do Riacho</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/061_-_dunga_-_limpeza_geral_no_parque_ecologico.pdf</t>
   </si>
   <si>
     <t>Limeza na paque ecológico Sô Bem.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/062_-_willian_-_reparos_em_meio_fio.pdf</t>
   </si>
   <si>
     <t>Reparos em meio fio</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/063_-_willian_-_manutencao_na_estrada_ruaral_da_comunidade_da_barreira_e_araras.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada da Barreira e Araras</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/064_-_willian_-_tapa_buraco_na_cachoeira_dos_dias.pdf</t>
   </si>
   <si>
     <t>Tapa buracos na estrada da Cachoeira dos Dias.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/065_-__eduardo_-_limpeza_da_linha_ferrea_na_cohab.pdf</t>
   </si>
   <si>
     <t>Limpeza da Linha Ferrea no bairro da Choab.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>66</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/066_-__eduardo_-_comunicacao_sobre_inicio_da_execucao_da_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Comunicação do início da execução da emenda parlamentar.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/067_-__eduardo_-_placa_de_transito_na_rua_jose_lobato.pdf</t>
   </si>
   <si>
     <t>Placa de transito na rua Jose Lobato.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/068_-__eduardo_-_manutencao_da_estrada_do_corrego_da_guerra.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada do córrego da guerra</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/069_-_fabricio_-_criacao_do_centro_de_zoonose.pdf</t>
   </si>
   <si>
     <t>Criação do setor de zoonose</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/070_-_leo_-_limpeza_mata_burros_na_localidade_denominada_pedra_furada.pdf</t>
   </si>
   <si>
     <t>limpeza de mata burro na estrada rural.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1173/071_-_priscila_piassi_-reparos_na_br494_via_denit.pdf</t>
   </si>
   <si>
     <t>Tapa buraco na BR 494.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1174/072_-_priscila_piassi_-reparos_na_via_juvencio_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Tapa buraco na via Juvencio de Carvalho.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1175/073_-_silvana_barreto_-_manutencao_dos_servicos_da_farmacia_em_dias_de_ponto_facultativos..pdf</t>
   </si>
   <si>
     <t>Manutenção dos serviços da farmácia municipal em dias de ponto facultativo.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>74</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1176/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Corrimão nas escadas das praças centrais.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1177/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Limpeza da pracinha São Geraldo.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1178/076_-_priscila_piassi_-tapa_buracos_na_via_doca_piassi.pdf</t>
@@ -1756,50 +2161,494 @@
     <t>Notificação de cavalos na linha férrea.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1183/081_-__willian_-_reparos_na_estrada_da_cachoeira_dos_dias.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada rural da Cachoeira dos Dias.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1187/82_-_leo_-inibir_cobranca_indevida_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>Coibir a cobrança de estacionamento em vias públicas próximo ao parque de exposição na ocasiãod a expocarmo.</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1189/83_-_leo_silvana_e_priscila_-ouvidoria.pdf</t>
+  </si>
+  <si>
+    <t>Implementação do setor de ouvidoria no município.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1190/84_-_priscila_-_iluminacao_na_gruta_santana.pdf</t>
+  </si>
+  <si>
+    <t>Iluminação na gruta de Santana</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1191/85_-_eduardo_-_instalacao_de_tela_ao_redor_da_lixeira_em_comunidade_rural.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de tela em torno da lixeia</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1192/86_-_eduardo_-_internet_em_locais_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Internet em locais públicos.</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1193/87_-_eduardo_-_reparos_na_entrada_do_condiminio_por_do_sol.pdf</t>
+  </si>
+  <si>
+    <t>Reparos na estrada rural da forquilha.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/088_-_priscila_piassi_-controle_de_revisao_no_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção preventiv no transporte escolar.</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/89_-_fabricio_-_implementacao_de_medidas_de_insalubridade.pdf</t>
+  </si>
+  <si>
+    <t>Efetivação do laudo técnico sobre insalubridade.</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/090_-_priscila_piassi_-tapar_buraco_na_rua_santo_expedito.pdf</t>
+  </si>
+  <si>
+    <t>Tapar buraco na Rua Santo Expedito, no bairro Jardins.</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1224/091_-_eduardo_-conservacao_das_placas_de_iodentificacao_das_vias_publicas_do_bairro_alto_dos_pinheiros.pdf</t>
+  </si>
+  <si>
+    <t>Conservação e substituição de placas indicativas de vias públicas.</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1225/092_-_eduardo_-redutores_de_velocidade_na_estrada_da_forquilha.pdf</t>
+  </si>
+  <si>
+    <t>Redutores de velocidade na estrada da Forquilha.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1226/093_-_eduardo_-substituicao_da_lixeira_da_escola_pe._gladino.pdf</t>
+  </si>
+  <si>
+    <t>Substituição das lixeiras do Pe Galdino</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1227/094_-_eduardo_-redutor_de_velocidade_na_rua_noel_dario.pdf</t>
+  </si>
+  <si>
+    <t>Redutor de velocidade na rua Noel Dário.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1228/095_-_eduardo_-instalacao_de_lixeiras_no_parque_so_bem.pdf</t>
+  </si>
+  <si>
+    <t>Lixeiras no parque ecológico Sô Bem.</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1229/096_-_willian_-placas_de_proibido_jogar_lixo_nas_mediacoes_do_parque_de_exposicao.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placas proibido jogar lixo nas mediações do parque de exposição.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1235/097_-_willian_-substituicao_de_mata_burro.pdf</t>
+  </si>
+  <si>
+    <t>Substituição de mata burro.</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1236/098_-_leo_-redutor_de_velocidade_na_rua_francisco_cambraia.pdf</t>
+  </si>
+  <si>
+    <t>Redutor de velocidade na via Francisco Cambraia.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1237/099_-_priscila_piassi_-_melhorias_na_estrada_rural_que_da_acesso_a_fazenda_recanto_das_araras.pdf</t>
+  </si>
+  <si>
+    <t>Melhoria na estrada rural que dá acesso a fazenda Recanto das Araras.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1238/100_-_fabricio_-_patrolamento_da_estrada_rural_da_cachoeira_dos_dias.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento na estrada da Cachoeira dos Dias.</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1244/101_-_dunga_-_lixeira_na_entrada_das_araras.pdf</t>
+  </si>
+  <si>
+    <t>Lixeira na entrada das Araras.</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1245/102_-_willian_-ligacao_de_agua_em_banheiros_na_comunidade_dos_campos..pdf</t>
+  </si>
+  <si>
+    <t>Ligação de água em banheiro na comunidade dos Campos.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1246/103_-_willian_-manutencao_no_psf_dos_campos..pdf</t>
+  </si>
+  <si>
+    <t>Manutenção no PSF comunidade dos Campos.</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1247/104_-_willian_-limpeza_das_vias_publicas_na_comunidade_dos_campos..pdf</t>
+  </si>
+  <si>
+    <t>Limpeza das vias públicas da comunidade dos Campos.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1248/105_-_silvana_barreto_-_substituicao_de_bancos_e_luminaria_danificados_na_pracinha_da_helia..pdf</t>
+  </si>
+  <si>
+    <t>Substituição de bancos e luminária na pracinha da Helia.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1249/106_-_silvana_barreto_-_limpeza_da_rua_pedro_milanez.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza da rua Pedro Milanez.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1250/107_-_guto_-limpeza_do_corrego_do_acude..pdf</t>
+  </si>
+  <si>
+    <t>Limpeza do córrego do açude.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1251/108_-_fabricio_-_ampla_divulgacao_da_lei_1749.pdf</t>
+  </si>
+  <si>
+    <t>Ampla divulgação da lei Municipal 1749/2024</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1252/109_-_priscila_piassi_-_palestra_sobre_bulling_nas_escolas_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Palestra sobre bulling nas escolas.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1253/110_-_priscila_piassi_-_curso_de_primeiros_socorros_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Curso sobre primeiros socorros para a educação.</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1265/111_-_silvana_barreto_-_elevacao_de_ponte_na_comunidade_do_sao_bento.pdf</t>
+  </si>
+  <si>
+    <t>elevação e manutenção em ponte na comunidade do Sao bento.</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1266/112_-_leo_-manutencao_dos_banjeiros_da_rodoviaria.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção nos banheiros da rodoviária.</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1267/113_-willian_-estrada_batatal.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção na estrada do batatal.</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1268/114_-_guto_-limpeza_das_vias_do_bairro_cohabinha.pdf</t>
+  </si>
+  <si>
+    <t>limpeza nas ruas secundárias do bairro Cohabinha.</t>
+  </si>
+  <si>
+    <t>1270</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1270/115_-_fabricio_-_reforma_do_calcamento_proximo_ao_psf_da_varzea.pdf</t>
+  </si>
+  <si>
+    <t>refazer calçamento de via pública, na varzea.</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1271/116_-_fabricio_-_epis_para_servidores.pdf</t>
+  </si>
+  <si>
+    <t>EPIs para servidores públicos.</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1280/117_-_silvana_barreto_-_lixeira_com_cadeado_para_a_pracinha_da_helia.pdf</t>
+  </si>
+  <si>
+    <t>Lixeira com cadeado na pracinha da Hélia.</t>
+  </si>
+  <si>
+    <t>1281</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1281/118_-_silvana_barreto_-_aquisicao_de_ferramentas_de_trabalho_para_os_servidores_da_garagem..pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de ferramentas para os servidores da Secretaria de Obras.</t>
+  </si>
+  <si>
+    <t>1282</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1282/119_-_fabricio_-_reparos_em_calcamentos.pdf</t>
+  </si>
+  <si>
+    <t>Reparos em calçamento de vias públicas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2103,56 +2952,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/014_-_proposta_de_emenda_a_lei_organica_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/015_-_proposta_d_eemenda_a_lei_organica_-_funcionamento_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/2_-_projeto_de_lei_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/plc_142.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/plc_143.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_ordinaria_1932_de_2026_-_rastreabilidade_das_emendas_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/1933_-_cria_programa_desenvolvimento_motor.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/projeto_de_lei_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/projeto_de_lei_ordinaria_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/2_-_projeto_de_lei_-_dispoe_sobre_a_celebracao_de_parceria_envolvendo_a_transferencia_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/pl_1937.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/projeto_de_lei_ordinaria_1938_de_2026..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/projeto_de_lei_ordinaria-_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto_de_lei_ordinaria_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_lei_ordinaria_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_lei_ordinaria_1942_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1172/pl_1943.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1185/projeto_de_lei_1944_-_altera_a_lei_que_fixa_o_sibsidio_do_rpefeito_e_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1188/2_-_projeto_de_lei_-_sobreaviso_coveiros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/303_-__brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/projeto_de_resolucao_304_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/emenda_modificativao__pl_1935.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/proposta_de_emenda_ao_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/2_-_projeto_de_lei_substitutivo_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/01_-_aplausos_a_ricardo_rezende_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/001_-_priscila_borges_-_cumprimento_das_indicacoes..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/002_-_willian_dos_campos_-_prestacaod_e_contasd_a_praca_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/003_-_willian_dos_campos_-_convocacao_secretario_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/04_-_solicita_uso_da_tribuna.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/05_solicita_uso_da_tribuna_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/05_-_uso_da_palavra.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/007_-_palavra_a_cidadao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/requerimento-_no_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1184/07_-_convovacao_de_tecnico_para_dar_explicacoes_referente_a_cobranca_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1186/008_-_palavra_a_cidadao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_comissao_de_servicos_publicos-_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1933_de_2026..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/parecer_da_comissao_de_servicos_publicos_pl_1933_de_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/parecer_da_comissao_de_servicos_publicos-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_emenda__lei_organica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_pl_1931_de_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_pl_1931_dev_2026..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_cjjr.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_cspm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_cffo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1934_dee_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/parecer_da_comissao_de_servicos_publicos_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/parecer_da_comissao_de_servicos_publicos_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/parecer_-cljr.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_cspm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/parecer_-_cspm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/parecer_-cffo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/parecer_-_cjlr.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/parecer_-_cljr-_pl_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/parecer_-_cspm-_pl_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/parecer_-_cljr-_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/parecer_-_cspm-_pl_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_-_cljr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/parecer_-cffo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/parecer_-_cljr-_pl_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/parecer_-_cspm_-_pl_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1169/parecer_cljr-_proposta_emenda_l.o..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1170/parecer_cffo-_proposta_de_emenda_l.o..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/001_-_leo_cruz_-_cumprimento_da_lei_municipal_de_limpeza_e_conservacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/002_-_leo_cruz_-_cuidados_a_serem_tomados_com_a_montagem_do_palco_em_festividades_na_praca_presidente_vargas..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/003_-_priscila_piassi_-_rocagem_do_campo_de_futebol_do_povoado_felix..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/004_-_priscila_piassi_-_melhorias_na_iluminacao_da_rua_noel_dario_e_no_sitema_de_agua_do_bairro_da_varzea..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/005_-_silvana_barreto_-_cascalhamento_da_estrada_rural_proximo_ao_sitio_do_joaozinho_franciscani.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/006_-_guto_do_esporte_-_poca_de_agua_na_ruba_rubens_antonio_camara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/007_-_willian_dos_campos_-_retorno_do_funcionamento_do_cemei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/008_-_willian_dos_campos_-_reparos_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/009_-_willian_dos_campos_-_melhorias_ao_acesso_da_georges_broemme.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/010_-_toninho_do_inter_-_braco_de_iluminacao_na_comunidade_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/011_-_priscila_piassi_-_reparos_na_estrada_rural_da_estrela..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/012_-_eduardo_piassi_-_divulgacao_do_horario_de_funcionamento_da_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/013_-_eduardo_piassi_-_limpeza_e_iluminacao_do_final_da_rua_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/014_-_eduardo_piassi_-_melhorias_na_estrada_da_forquilha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/015_-_silvana_barreto_-_anteprojeto_-_dia_da_evangelizacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/016_-_silvana_barreto_-_recapeamento_da_via_jose_firmino.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/017_-_silvana_barreto_-_lixeira_no_final_da_rua_angelina_ruth_notini_lobato.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/018_-_priscila_piassi_-_fornecer_uniforme_escolar_para_a_rede_de_ensino_publico_municipal..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/019_-_leo_cruz_-_desistencia_de_acao_judicial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/20_-_guto_do_esporte_-_manutencao_e_limpeza_de_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/021_-_eduardo_piassi_-_reforma_geral_na_quadra_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/022_-_fabricio_-_recapeamento_de_via_publica..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/023_-_fabricio_-_manutencao_em_todas_as_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/024_-_fabricio_-_estudo_tecnico_do_transito.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/025_-_fabricio_-_capina_quimica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/026_-_priscila_piassi_-_recapeamento_da_via_pe_antonio..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/027_-_willian_dos_campos_-_ajuda_aos_estudantes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/28_-_guto_do_esporte_-_limpeza_geral_nos_bairros_aeroporto_colorado_e_jardins.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/029_-_eduardo_piassi_-_tapa_buracos_na_via_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/30_-_guto_do_esporte_-_poda_das_arvores_da_av._dom_alexandre_amaral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/31_-_fabricio_-_instalacao_de_rede_coletora_na_regiao_denominada_mina..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/32_-_fabricio_-_revisao_da_progressao_horizontal_do_plano_de_cargos_e_salario_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/33_-_fabricio_-_construcao_de_pontes_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/034_-_guto_-_rocagem_do_campo_de_futebol_iraci_alves.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/035_-_priscila_piassi_-_epis.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/036_-_eduardo_-_substituicao_do_transformador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/037_-_eduardo_-_sugere_lei_de_protecao_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/038_-_eduardo_-_campanha_de_conscientizacao_sobre_o_cadunico.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/039_-_willian_-_substituicao_das_lampadas_tradicionais_por_led.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/040_-_willian_-_patrolamento_das_estradas_rurais_com_a_utilizacao_do_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/041_-_leo_-_apoio_para_os_pes_em_cadeiras_escolares.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/042_-_willian_-_cursinho_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/043_-_willian_-_tranporte_rural_e_urbano_gratuito.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/044_-_willian_-_acesso_gratuito_a_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/045_-_willian_-_academia_ao_ar_livre_na_comunidade_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/046_-_eduardo_-_divulacao_da_legislacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/047_-_guto_-_quebra_mola_na_rua_chico_pires.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/048_-_eduardo_-_limpeza_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/049_-__eduardo_-_quebra_mola_na_rua_leonidia_alves_de_melo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/050_-_eduardo_-_ante_proejto_de_transporte_estudantil_gratuito.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/051_-_priscila_piassi_-_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/052_-_willian_-_contratacao_de_empresa_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/053_-_willian_-_aproveitamento_de_projeto_de_melhoria_no_transito.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/054_-_leo_-_limpeza_dos_lotes_na_rua_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/055_-_toninho_-_placa_com_nome_das_vias.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_56_de_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_57_de_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_58_de_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/indicacao_59_de_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_60_de_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/061_-_dunga_-_limpeza_geral_no_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/062_-_willian_-_reparos_em_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/063_-_willian_-_manutencao_na_estrada_ruaral_da_comunidade_da_barreira_e_araras.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/064_-_willian_-_tapa_buraco_na_cachoeira_dos_dias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/065_-__eduardo_-_limpeza_da_linha_ferrea_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/066_-__eduardo_-_comunicacao_sobre_inicio_da_execucao_da_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/067_-__eduardo_-_placa_de_transito_na_rua_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/068_-__eduardo_-_manutencao_da_estrada_do_corrego_da_guerra.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/069_-_fabricio_-_criacao_do_centro_de_zoonose.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/070_-_leo_-_limpeza_mata_burros_na_localidade_denominada_pedra_furada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1173/071_-_priscila_piassi_-reparos_na_br494_via_denit.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1174/072_-_priscila_piassi_-reparos_na_via_juvencio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1175/073_-_silvana_barreto_-_manutencao_dos_servicos_da_farmacia_em_dias_de_ponto_facultativos..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1176/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1177/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1178/076_-_priscila_piassi_-tapa_buracos_na_via_doca_piassi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1179/077_-__eduardo_-_braco_de_iluminacao_publica_na_rua_honorio_silveira.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1180/078_-__eduardo_-_tapa_buracos_na_rua_leonina_tavares_de_assis.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1181/079_-__eduardo_-_encaminhamento_dos_moradores_de_rua..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1182/080_-__eduardo_-_notificacao_refente_cavalos_nas_proximidades_da_linha_ferrea..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1183/081_-__willian_-_reparos_na_estrada_da_cachoeira_dos_dias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1187/82_-_leo_-inibir_cobranca_indevida_de_estacionamento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/014_-_proposta_de_emenda_a_lei_organica_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/015_-_proposta_d_eemenda_a_lei_organica_-_funcionamento_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1254/proposta_de_emenda_a_lei_organica_16.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/2_-_projeto_de_lei_-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/plc_142.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/plc_143.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_ordinaria_1932_de_2026_-_rastreabilidade_das_emendas_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/1933_-_cria_programa_desenvolvimento_motor.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/projeto_de_lei_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/projeto_de_lei_ordinaria_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/2_-_projeto_de_lei_-_dispoe_sobre_a_celebracao_de_parceria_envolvendo_a_transferencia_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/pl_1937.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/projeto_de_lei_ordinaria_1938_de_2026..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/projeto_de_lei_ordinaria-_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto_de_lei_ordinaria_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_lei_ordinaria_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_lei_ordinaria_1942_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1172/pl_1943.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1185/projeto_de_lei_1944_-_altera_a_lei_que_fixa_o_sibsidio_do_rpefeito_e_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1188/2_-_projeto_de_lei_-_sobreaviso_coveiros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/projeto_de_lei_ordinaria_1946_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_ordinaria_1947_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1213/projeto_de_lei_ordinaria_1948_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1214/projeto_de_lei_ordinaria_1949_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1215/projeto_de_lei_ordinaria_1950_de_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1223/ldo_2027_revisada_para_a_camara_260520_141450.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1239/2_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1260/pl_1953.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1269/pl_1954.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/303_-__brasao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/projeto_de_resolucao_304_de_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_resolucao_305__-_estagio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1264/veto_pl_1942.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/emenda_modificativao__pl_1935.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/proposta_de_emenda_ao_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/2_-_projeto_de_lei_substitutivo_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1263/ldo_2027_revisada_para_a_camara_0506.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/01_-_aplausos_a_ricardo_rezende_camara.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1234/02_-_aplausos_aposentadoria_janete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/001_-_priscila_borges_-_cumprimento_das_indicacoes..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/002_-_willian_dos_campos_-_prestacaod_e_contasd_a_praca_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/003_-_willian_dos_campos_-_convocacao_secretario_de_planejamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/04_-_solicita_uso_da_tribuna.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/05_solicita_uso_da_tribuna_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/05_-_uso_da_palavra.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/007_-_palavra_a_cidadao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/requerimento-_no_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1184/07_-_convovacao_de_tecnico_para_dar_explicacoes_referente_a_cobranca_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1186/008_-_palavra_a_cidadao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1200/11_-_solicita_informacoes_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/012_-_palavra.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1283/13_-_documetacao_sobre_locacao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_comissao_de_servicos_publicos-_pl_1932_de_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1933_de_2026..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/parecer_da_comissao_de_servicos_publicos_pl_1933_de_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/parecer_da_comissao_de_servicos_publicos-_resolucao_303_de_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_emenda__lei_organica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_comissao_de_legislacao_justica_e_redacao_final-_pl_1931_de_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria-_pl_1931_dev_2026..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_cjjr.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_cspm.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_cffo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1934_dee_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/parecer_da_comissao_de_servicos_publicos_pl_1934_de_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/parecer_da_comissao_de_legislacao_justica_e_redacao_final_pl_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/parecer_da_comissao_de_servicos_publicos_1935_de_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/parecer_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/parecer_da_comissao_de_fiscalizacao_financeira_e_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/pl_1937_cljr.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/parecer_-cljr.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/parecer_cspm.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/parecer_-_cspm.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/parecer_-cffo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/parecer_-_cjlr.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/parecer_-_cljr-_pl_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/parecer_-_cspm-_pl_1939_de_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/parecer_-_cljr-_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/parecer_-_cspm-_pl_1940_de_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/parecer_-_cljr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/parecer_-cffo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/parecer_-_cljr-_pl_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/parecer_-_cspm_-_pl_1941_de_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1169/parecer_cljr-_proposta_emenda_l.o..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1170/parecer_cffo-_proposta_de_emenda_l.o..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1194/parecer_-_cljr-_pl1942.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/parecer_-_cspm-_pl_1942.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1196/parecer_-_cljr-_pl_1943.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/parecer_-_cff_pl_1943.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/parecer_-_cljr-_pl_1944.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1199/parecer_-_cffo-_pl_1944.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/parecer_-_cljr-_pl_1945.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/parecer_-_cspm-_pl_1945.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/parecer_-_cffo_pl_1945_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1208/parecer_-_cljr-_pl_1946.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/parecer_-_cspm-_pl_1946.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1216/parecer_-_cljr-_pl1947.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1217/parecer_-_cspm-_pl_1947.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1218/parecer_-_cljr-_pl_1948.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1219/parecer_-_cspm-_pl_1948.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1220/parecer_-_cljr-_substitutivo_plc_142.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1221/parecer_-_cspm-_substitutivo_plc_142.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1222/parecer_-_cffo-_substitutivo_plc_142.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1240/parecer_-_cljr-_pl_1950.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1241/parecer_-_cspm-_pl_1950.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1242/parecer_-_cljr-_pl_1949.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1243/parecer_-_cspm-_pl_1949.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1255/parecer_cljr_pl_1952.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1256/parecer_cffo-_pl_1952.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1257/parecer_cljr-_proj._resol._305.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1258/parecer_cspm-_proj._resol_305.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1259/parecer_cffo-_proj_resol_305.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1261/parecer_-_cljr_plo_16.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1262/parecer_-_cffo_plo16.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1272/parecer_-_cljr-_pl_1951.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1273/parecer_-_cspm-_pl_1951.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1274/parecer_-_cffo-_pl_1951.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1275/parecer_-_cljr-_pl_1953.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1276/parecer_-_cspm_-pl_1953.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1277/parecer_-_cljr-_pl_1954.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1278/parecer_-_cspm-_pl_1954.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1279/parecer_-_cffo-_pl_1954.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/001_-_leo_cruz_-_cumprimento_da_lei_municipal_de_limpeza_e_conservacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/002_-_leo_cruz_-_cuidados_a_serem_tomados_com_a_montagem_do_palco_em_festividades_na_praca_presidente_vargas..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/003_-_priscila_piassi_-_rocagem_do_campo_de_futebol_do_povoado_felix..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/004_-_priscila_piassi_-_melhorias_na_iluminacao_da_rua_noel_dario_e_no_sitema_de_agua_do_bairro_da_varzea..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/005_-_silvana_barreto_-_cascalhamento_da_estrada_rural_proximo_ao_sitio_do_joaozinho_franciscani.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/006_-_guto_do_esporte_-_poca_de_agua_na_ruba_rubens_antonio_camara.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/007_-_willian_dos_campos_-_retorno_do_funcionamento_do_cemei.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/008_-_willian_dos_campos_-_reparos_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/009_-_willian_dos_campos_-_melhorias_ao_acesso_da_georges_broemme.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/010_-_toninho_do_inter_-_braco_de_iluminacao_na_comunidade_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/011_-_priscila_piassi_-_reparos_na_estrada_rural_da_estrela..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/012_-_eduardo_piassi_-_divulgacao_do_horario_de_funcionamento_da_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/013_-_eduardo_piassi_-_limpeza_e_iluminacao_do_final_da_rua_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/014_-_eduardo_piassi_-_melhorias_na_estrada_da_forquilha.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/015_-_silvana_barreto_-_anteprojeto_-_dia_da_evangelizacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/016_-_silvana_barreto_-_recapeamento_da_via_jose_firmino.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/017_-_silvana_barreto_-_lixeira_no_final_da_rua_angelina_ruth_notini_lobato.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/018_-_priscila_piassi_-_fornecer_uniforme_escolar_para_a_rede_de_ensino_publico_municipal..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/019_-_leo_cruz_-_desistencia_de_acao_judicial.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/20_-_guto_do_esporte_-_manutencao_e_limpeza_de_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/021_-_eduardo_piassi_-_reforma_geral_na_quadra_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/022_-_fabricio_-_recapeamento_de_via_publica..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/023_-_fabricio_-_manutencao_em_todas_as_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/024_-_fabricio_-_estudo_tecnico_do_transito.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/025_-_fabricio_-_capina_quimica.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/026_-_priscila_piassi_-_recapeamento_da_via_pe_antonio..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/027_-_willian_dos_campos_-_ajuda_aos_estudantes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/28_-_guto_do_esporte_-_limpeza_geral_nos_bairros_aeroporto_colorado_e_jardins.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/029_-_eduardo_piassi_-_tapa_buracos_na_via_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/30_-_guto_do_esporte_-_poda_das_arvores_da_av._dom_alexandre_amaral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/31_-_fabricio_-_instalacao_de_rede_coletora_na_regiao_denominada_mina..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/32_-_fabricio_-_revisao_da_progressao_horizontal_do_plano_de_cargos_e_salario_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/33_-_fabricio_-_construcao_de_pontes_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/034_-_guto_-_rocagem_do_campo_de_futebol_iraci_alves.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/035_-_priscila_piassi_-_epis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/036_-_eduardo_-_substituicao_do_transformador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/037_-_eduardo_-_sugere_lei_de_protecao_a_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/038_-_eduardo_-_campanha_de_conscientizacao_sobre_o_cadunico.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/039_-_willian_-_substituicao_das_lampadas_tradicionais_por_led.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/040_-_willian_-_patrolamento_das_estradas_rurais_com_a_utilizacao_do_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/041_-_leo_-_apoio_para_os_pes_em_cadeiras_escolares.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/042_-_willian_-_cursinho_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/043_-_willian_-_tranporte_rural_e_urbano_gratuito.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/044_-_willian_-_acesso_gratuito_a_praca_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/045_-_willian_-_academia_ao_ar_livre_na_comunidade_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/046_-_eduardo_-_divulacao_da_legislacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/047_-_guto_-_quebra_mola_na_rua_chico_pires.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/048_-_eduardo_-_limpeza_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/049_-__eduardo_-_quebra_mola_na_rua_leonidia_alves_de_melo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/050_-_eduardo_-_ante_proejto_de_transporte_estudantil_gratuito.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/051_-_priscila_piassi_-_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/052_-_willian_-_contratacao_de_empresa_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/053_-_willian_-_aproveitamento_de_projeto_de_melhoria_no_transito.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/054_-_leo_-_limpeza_dos_lotes_na_rua_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/055_-_toninho_-_placa_com_nome_das_vias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_56_de_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_57_de_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_58_de_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/indicacao_59_de_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_60_de_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/061_-_dunga_-_limpeza_geral_no_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/062_-_willian_-_reparos_em_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/063_-_willian_-_manutencao_na_estrada_ruaral_da_comunidade_da_barreira_e_araras.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/064_-_willian_-_tapa_buraco_na_cachoeira_dos_dias.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/065_-__eduardo_-_limpeza_da_linha_ferrea_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/066_-__eduardo_-_comunicacao_sobre_inicio_da_execucao_da_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/067_-__eduardo_-_placa_de_transito_na_rua_jose_lobato.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/068_-__eduardo_-_manutencao_da_estrada_do_corrego_da_guerra.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/069_-_fabricio_-_criacao_do_centro_de_zoonose.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/070_-_leo_-_limpeza_mata_burros_na_localidade_denominada_pedra_furada.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1173/071_-_priscila_piassi_-reparos_na_br494_via_denit.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1174/072_-_priscila_piassi_-reparos_na_via_juvencio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1175/073_-_silvana_barreto_-_manutencao_dos_servicos_da_farmacia_em_dias_de_ponto_facultativos..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1176/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1177/075_-_priscila_piassi_-limpeza_da_pracinha_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1178/076_-_priscila_piassi_-tapa_buracos_na_via_doca_piassi.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1179/077_-__eduardo_-_braco_de_iluminacao_publica_na_rua_honorio_silveira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1180/078_-__eduardo_-_tapa_buracos_na_rua_leonina_tavares_de_assis.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1181/079_-__eduardo_-_encaminhamento_dos_moradores_de_rua..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1182/080_-__eduardo_-_notificacao_refente_cavalos_nas_proximidades_da_linha_ferrea..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1183/081_-__willian_-_reparos_na_estrada_da_cachoeira_dos_dias.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1187/82_-_leo_-inibir_cobranca_indevida_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1189/83_-_leo_silvana_e_priscila_-ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1190/84_-_priscila_-_iluminacao_na_gruta_santana.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1191/85_-_eduardo_-_instalacao_de_tela_ao_redor_da_lixeira_em_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1192/86_-_eduardo_-_internet_em_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1193/87_-_eduardo_-_reparos_na_entrada_do_condiminio_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/088_-_priscila_piassi_-controle_de_revisao_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/89_-_fabricio_-_implementacao_de_medidas_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/090_-_priscila_piassi_-tapar_buraco_na_rua_santo_expedito.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1224/091_-_eduardo_-conservacao_das_placas_de_iodentificacao_das_vias_publicas_do_bairro_alto_dos_pinheiros.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1225/092_-_eduardo_-redutores_de_velocidade_na_estrada_da_forquilha.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1226/093_-_eduardo_-substituicao_da_lixeira_da_escola_pe._gladino.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1227/094_-_eduardo_-redutor_de_velocidade_na_rua_noel_dario.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1228/095_-_eduardo_-instalacao_de_lixeiras_no_parque_so_bem.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1229/096_-_willian_-placas_de_proibido_jogar_lixo_nas_mediacoes_do_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1235/097_-_willian_-substituicao_de_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1236/098_-_leo_-redutor_de_velocidade_na_rua_francisco_cambraia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1237/099_-_priscila_piassi_-_melhorias_na_estrada_rural_que_da_acesso_a_fazenda_recanto_das_araras.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1238/100_-_fabricio_-_patrolamento_da_estrada_rural_da_cachoeira_dos_dias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1244/101_-_dunga_-_lixeira_na_entrada_das_araras.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1245/102_-_willian_-ligacao_de_agua_em_banheiros_na_comunidade_dos_campos..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1246/103_-_willian_-manutencao_no_psf_dos_campos..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1247/104_-_willian_-limpeza_das_vias_publicas_na_comunidade_dos_campos..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1248/105_-_silvana_barreto_-_substituicao_de_bancos_e_luminaria_danificados_na_pracinha_da_helia..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1249/106_-_silvana_barreto_-_limpeza_da_rua_pedro_milanez.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1250/107_-_guto_-limpeza_do_corrego_do_acude..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1251/108_-_fabricio_-_ampla_divulgacao_da_lei_1749.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1252/109_-_priscila_piassi_-_palestra_sobre_bulling_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1253/110_-_priscila_piassi_-_curso_de_primeiros_socorros_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1265/111_-_silvana_barreto_-_elevacao_de_ponte_na_comunidade_do_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1266/112_-_leo_-manutencao_dos_banjeiros_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1267/113_-willian_-estrada_batatal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1268/114_-_guto_-limpeza_das_vias_do_bairro_cohabinha.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1270/115_-_fabricio_-_reforma_do_calcamento_proximo_ao_psf_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1271/116_-_fabricio_-_epis_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1280/117_-_silvana_barreto_-_lixeira_com_cadeado_para_a_pracinha_da_helia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1281/118_-_silvana_barreto_-_aquisicao_de_ferramentas_de_trabalho_para_os_servidores_da_garagem..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodamata.mg.leg.br/media/sapl/public/materialegislativa/2026/1282/119_-_fabricio_-_reparos_em_calcamentos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="189.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2212,4015 +3061,6381 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="F5" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>43</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
         <v>52</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G10" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
         <v>57</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>78</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>82</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>91</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H19" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>96</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>104</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" t="s">
         <v>105</v>
       </c>
-      <c r="D22" t="s">
+      <c r="G22" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>108</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" t="s">
         <v>110</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="G23" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>114</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="E25" t="s">
-        <v>117</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H25" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D26" t="s">
-        <v>126</v>
+        <v>42</v>
       </c>
       <c r="E26" t="s">
-        <v>127</v>
+        <v>43</v>
       </c>
       <c r="F26" t="s">
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="H26" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="D27" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="E27" t="s">
-        <v>132</v>
+        <v>43</v>
       </c>
       <c r="F27" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="H27" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="D28" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
       <c r="E28" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="F28" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="H28" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
       <c r="E29" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="F29" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="H29" t="s">
-        <v>143</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
       <c r="E30" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="F30" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="H30" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
+        <v>42</v>
       </c>
       <c r="E31" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="F31" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="H31" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="E32" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F32" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="H32" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D33" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F33" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="H33" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="D34" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="E34" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="H34" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="E35" t="s">
-        <v>137</v>
+        <v>161</v>
       </c>
       <c r="F35" t="s">
-        <v>168</v>
+        <v>29</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="H35" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="F36" t="s">
-        <v>48</v>
+        <v>167</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="H36" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="F37" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="H37" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>115</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E38" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="F38" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="H38" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="D39" t="s">
+        <v>175</v>
+      </c>
+      <c r="E39" t="s">
+        <v>176</v>
+      </c>
+      <c r="F39" t="s">
+        <v>105</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="E39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>183</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="D40" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E40" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F40" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H40" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E41" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F41" t="s">
-        <v>185</v>
+        <v>79</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H41" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" t="s">
+        <v>190</v>
+      </c>
+      <c r="E42" t="s">
         <v>191</v>
       </c>
-      <c r="B42" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="D43" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E43" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F43" t="s">
-        <v>185</v>
+        <v>110</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="D44" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E44" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F44" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="H44" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>167</v>
+        <v>202</v>
       </c>
       <c r="D45" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E45" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F45" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="D46" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E46" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F46" t="s">
-        <v>118</v>
+        <v>208</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="H46" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>176</v>
+        <v>212</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E47" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F47" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H47" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="D48" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F48" t="s">
-        <v>118</v>
+        <v>203</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="H48" t="s">
-        <v>183</v>
+        <v>218</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="D49" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E49" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F49" t="s">
-        <v>185</v>
+        <v>221</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="H49" t="s">
-        <v>183</v>
+        <v>223</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="D50" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E50" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F50" t="s">
-        <v>198</v>
+        <v>52</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="H50" t="s">
-        <v>183</v>
+        <v>227</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>229</v>
       </c>
       <c r="D51" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E51" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F51" t="s">
-        <v>118</v>
+        <v>203</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="H51" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>233</v>
       </c>
       <c r="D52" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E52" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F52" t="s">
-        <v>185</v>
+        <v>221</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="H52" t="s">
-        <v>183</v>
+        <v>235</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="D53" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E53" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F53" t="s">
-        <v>118</v>
+        <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="H53" t="s">
-        <v>183</v>
+        <v>239</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="D54" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E54" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="F54" t="s">
-        <v>185</v>
+        <v>110</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="H54" t="s">
-        <v>183</v>
+        <v>243</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>224</v>
+        <v>159</v>
       </c>
       <c r="D55" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E55" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F55" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>247</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>228</v>
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E56" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F56" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>251</v>
       </c>
       <c r="H56" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="D57" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E57" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F57" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>232</v>
+        <v>253</v>
       </c>
       <c r="H57" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>254</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>202</v>
       </c>
       <c r="D58" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E58" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F58" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="H58" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
       <c r="D59" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E59" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F59" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="H59" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>241</v>
+        <v>212</v>
       </c>
       <c r="D60" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E60" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F60" t="s">
-        <v>185</v>
+        <v>250</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="H60" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>244</v>
+        <v>216</v>
       </c>
       <c r="D61" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E61" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F61" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="H61" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
+        <v>220</v>
+      </c>
+      <c r="D62" t="s">
+        <v>245</v>
+      </c>
+      <c r="E62" t="s">
+        <v>246</v>
+      </c>
+      <c r="F62" t="s">
+        <v>263</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>251</v>
+        <v>225</v>
       </c>
       <c r="D63" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E63" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F63" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="D64" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E64" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F64" t="s">
-        <v>118</v>
+        <v>263</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="H64" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="D65" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E65" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F65" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="H65" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="D66" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E66" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F66" t="s">
-        <v>185</v>
+        <v>250</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="H66" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
+        <v>241</v>
+      </c>
+      <c r="D67" t="s">
+        <v>245</v>
+      </c>
+      <c r="E67" t="s">
+        <v>246</v>
+      </c>
+      <c r="F67" t="s">
         <v>263</v>
       </c>
-      <c r="D67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G67" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="H67" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>266</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E68" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F68" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="H68" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>269</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E69" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F69" t="s">
-        <v>118</v>
+        <v>250</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="H69" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="D70" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E70" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F70" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="H70" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="D71" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E71" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F71" t="s">
-        <v>118</v>
+        <v>250</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="H71" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="D72" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E72" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F72" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="H72" t="s">
-        <v>226</v>
+        <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D73" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E73" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F73" t="s">
-        <v>118</v>
+        <v>263</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="H73" t="s">
-        <v>226</v>
+        <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D74" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E74" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F74" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="H74" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>115</v>
+        <v>295</v>
       </c>
       <c r="D75" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E75" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F75" t="s">
-        <v>58</v>
+        <v>263</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="H75" t="s">
-        <v>290</v>
+        <v>248</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>122</v>
+        <v>298</v>
       </c>
       <c r="D76" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E76" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F76" t="s">
-        <v>58</v>
+        <v>167</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="H76" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>145</v>
+        <v>302</v>
       </c>
       <c r="D77" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E77" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F77" t="s">
-        <v>48</v>
+        <v>250</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="H77" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>149</v>
+        <v>305</v>
       </c>
       <c r="D78" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E78" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F78" t="s">
-        <v>48</v>
+        <v>250</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>154</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E79" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F79" t="s">
-        <v>301</v>
+        <v>263</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="H79" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>159</v>
+        <v>312</v>
       </c>
       <c r="D80" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E80" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F80" t="s">
-        <v>88</v>
+        <v>167</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="H80" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>314</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>315</v>
+      </c>
+      <c r="D81" t="s">
+        <v>245</v>
+      </c>
+      <c r="E81" t="s">
+        <v>246</v>
+      </c>
+      <c r="F81" t="s">
+        <v>167</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H81" t="s">
         <v>307</v>
-      </c>
-[...19 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
+        <v>318</v>
+      </c>
+      <c r="D82" t="s">
+        <v>245</v>
+      </c>
+      <c r="E82" t="s">
+        <v>246</v>
+      </c>
+      <c r="F82" t="s">
         <v>167</v>
       </c>
-      <c r="D82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G82" s="1" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="H82" t="s">
-        <v>312</v>
+        <v>248</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>172</v>
+        <v>321</v>
       </c>
       <c r="D83" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E83" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F83" t="s">
-        <v>141</v>
+        <v>250</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="H83" t="s">
-        <v>315</v>
+        <v>248</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>176</v>
+        <v>324</v>
       </c>
       <c r="D84" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E84" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F84" t="s">
-        <v>18</v>
+        <v>167</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="H84" t="s">
-        <v>318</v>
+        <v>248</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>205</v>
+        <v>327</v>
       </c>
       <c r="D85" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E85" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F85" t="s">
-        <v>48</v>
+        <v>250</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="H85" t="s">
-        <v>321</v>
+        <v>248</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>208</v>
+        <v>330</v>
       </c>
       <c r="D86" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E86" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F86" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="H86" t="s">
-        <v>324</v>
+        <v>248</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>211</v>
+        <v>333</v>
       </c>
       <c r="D87" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E87" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F87" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="H87" t="s">
-        <v>327</v>
+        <v>248</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>10</v>
+        <v>336</v>
       </c>
       <c r="D88" t="s">
+        <v>245</v>
+      </c>
+      <c r="E88" t="s">
+        <v>246</v>
+      </c>
+      <c r="F88" t="s">
+        <v>167</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H88" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>17</v>
+        <v>339</v>
       </c>
       <c r="D89" t="s">
+        <v>245</v>
+      </c>
+      <c r="E89" t="s">
+        <v>246</v>
+      </c>
+      <c r="F89" t="s">
+        <v>250</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H89" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>218</v>
+        <v>342</v>
       </c>
       <c r="D90" t="s">
+        <v>245</v>
+      </c>
+      <c r="E90" t="s">
+        <v>246</v>
+      </c>
+      <c r="F90" t="s">
+        <v>167</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H90" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>221</v>
+        <v>345</v>
       </c>
       <c r="D91" t="s">
+        <v>245</v>
+      </c>
+      <c r="E91" t="s">
+        <v>246</v>
+      </c>
+      <c r="F91" t="s">
+        <v>263</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H91" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>224</v>
+        <v>348</v>
       </c>
       <c r="D92" t="s">
+        <v>245</v>
+      </c>
+      <c r="E92" t="s">
+        <v>246</v>
+      </c>
+      <c r="F92" t="s">
+        <v>167</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H92" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>228</v>
+        <v>351</v>
       </c>
       <c r="D93" t="s">
+        <v>245</v>
+      </c>
+      <c r="E93" t="s">
+        <v>246</v>
+      </c>
+      <c r="F93" t="s">
+        <v>250</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H93" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>231</v>
+        <v>354</v>
       </c>
       <c r="D94" t="s">
+        <v>245</v>
+      </c>
+      <c r="E94" t="s">
+        <v>246</v>
+      </c>
+      <c r="F94" t="s">
+        <v>167</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H94" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>234</v>
+        <v>357</v>
       </c>
       <c r="D95" t="s">
+        <v>245</v>
+      </c>
+      <c r="E95" t="s">
+        <v>246</v>
+      </c>
+      <c r="F95" t="s">
+        <v>263</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H95" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>237</v>
+        <v>360</v>
       </c>
       <c r="D96" t="s">
+        <v>245</v>
+      </c>
+      <c r="E96" t="s">
+        <v>246</v>
+      </c>
+      <c r="F96" t="s">
+        <v>167</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H96" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>241</v>
+        <v>363</v>
       </c>
       <c r="D97" t="s">
+        <v>245</v>
+      </c>
+      <c r="E97" t="s">
+        <v>246</v>
+      </c>
+      <c r="F97" t="s">
+        <v>263</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H97" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>244</v>
+        <v>366</v>
       </c>
       <c r="D98" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E98" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F98" t="s">
-        <v>75</v>
+        <v>167</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="H98" t="s">
-        <v>360</v>
+        <v>248</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
+        <v>369</v>
+      </c>
+      <c r="D99" t="s">
+        <v>245</v>
+      </c>
+      <c r="E99" t="s">
+        <v>246</v>
+      </c>
+      <c r="F99" t="s">
+        <v>250</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H99" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>251</v>
+        <v>372</v>
       </c>
       <c r="D100" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E100" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F100" t="s">
-        <v>48</v>
+        <v>263</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="H100" t="s">
-        <v>366</v>
+        <v>248</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>254</v>
+        <v>375</v>
       </c>
       <c r="D101" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E101" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F101" t="s">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="H101" t="s">
-        <v>369</v>
+        <v>248</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>257</v>
+        <v>378</v>
       </c>
       <c r="D102" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E102" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F102" t="s">
-        <v>88</v>
+        <v>250</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="H102" t="s">
-        <v>372</v>
+        <v>248</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>260</v>
+        <v>381</v>
       </c>
       <c r="D103" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E103" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F103" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="H103" t="s">
-        <v>375</v>
+        <v>248</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>263</v>
+        <v>384</v>
       </c>
       <c r="D104" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E104" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F104" t="s">
-        <v>88</v>
+        <v>250</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="H104" t="s">
-        <v>378</v>
+        <v>248</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>266</v>
+        <v>387</v>
       </c>
       <c r="D105" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E105" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F105" t="s">
-        <v>75</v>
+        <v>167</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="H105" t="s">
-        <v>381</v>
+        <v>248</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>269</v>
+        <v>390</v>
       </c>
       <c r="D106" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E106" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F106" t="s">
-        <v>75</v>
+        <v>250</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="H106" t="s">
-        <v>384</v>
+        <v>248</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>272</v>
+        <v>393</v>
       </c>
       <c r="D107" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E107" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F107" t="s">
-        <v>75</v>
+        <v>167</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="H107" t="s">
-        <v>387</v>
+        <v>248</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>275</v>
+        <v>396</v>
       </c>
       <c r="D108" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E108" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F108" t="s">
-        <v>88</v>
+        <v>250</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="H108" t="s">
-        <v>390</v>
+        <v>248</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>278</v>
+        <v>399</v>
       </c>
       <c r="D109" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E109" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F109" t="s">
-        <v>48</v>
+        <v>263</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="H109" t="s">
-        <v>393</v>
+        <v>248</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>281</v>
+        <v>402</v>
       </c>
       <c r="D110" t="s">
+        <v>245</v>
+      </c>
+      <c r="E110" t="s">
+        <v>246</v>
+      </c>
+      <c r="F110" t="s">
+        <v>167</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H110" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>284</v>
+        <v>405</v>
       </c>
       <c r="D111" t="s">
+        <v>245</v>
+      </c>
+      <c r="E111" t="s">
+        <v>246</v>
+      </c>
+      <c r="F111" t="s">
+        <v>250</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H111" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D112" t="s">
+        <v>245</v>
+      </c>
+      <c r="E112" t="s">
+        <v>246</v>
+      </c>
+      <c r="F112" t="s">
+        <v>167</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H112" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="D113" t="s">
+        <v>245</v>
+      </c>
+      <c r="E113" t="s">
+        <v>246</v>
+      </c>
+      <c r="F113" t="s">
+        <v>250</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H113" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D114" t="s">
+        <v>245</v>
+      </c>
+      <c r="E114" t="s">
+        <v>246</v>
+      </c>
+      <c r="F114" t="s">
+        <v>167</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H114" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D115" t="s">
+        <v>245</v>
+      </c>
+      <c r="E115" t="s">
+        <v>246</v>
+      </c>
+      <c r="F115" t="s">
+        <v>263</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H115" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D116" t="s">
+        <v>245</v>
+      </c>
+      <c r="E116" t="s">
+        <v>246</v>
+      </c>
+      <c r="F116" t="s">
+        <v>167</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H116" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="D117" t="s">
+        <v>245</v>
+      </c>
+      <c r="E117" t="s">
+        <v>246</v>
+      </c>
+      <c r="F117" t="s">
+        <v>250</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H117" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D118" t="s">
+        <v>245</v>
+      </c>
+      <c r="E118" t="s">
+        <v>246</v>
+      </c>
+      <c r="F118" t="s">
+        <v>263</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H118" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>428</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>429</v>
       </c>
       <c r="D119" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="E119" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="F119" t="s">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>430</v>
       </c>
       <c r="H119" t="s">
-        <v>431</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
         <v>432</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>245</v>
+      </c>
+      <c r="E120" t="s">
+        <v>246</v>
+      </c>
+      <c r="F120" t="s">
+        <v>263</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="D120" t="s">
+      <c r="H120" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>434</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>435</v>
+      </c>
+      <c r="D121" t="s">
+        <v>245</v>
+      </c>
+      <c r="E121" t="s">
+        <v>246</v>
+      </c>
+      <c r="F121" t="s">
+        <v>167</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="B121" t="s">
-[...5 lines deleted...]
-      <c r="D121" t="s">
+      <c r="H121" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D122" t="s">
+        <v>245</v>
+      </c>
+      <c r="E122" t="s">
+        <v>246</v>
+      </c>
+      <c r="F122" t="s">
+        <v>250</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H122" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D123" t="s">
+        <v>245</v>
+      </c>
+      <c r="E123" t="s">
+        <v>246</v>
+      </c>
+      <c r="F123" t="s">
+        <v>263</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H123" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="D124" t="s">
+        <v>245</v>
+      </c>
+      <c r="E124" t="s">
+        <v>246</v>
+      </c>
+      <c r="F124" t="s">
+        <v>167</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H124" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="D125" t="s">
+        <v>245</v>
+      </c>
+      <c r="E125" t="s">
+        <v>246</v>
+      </c>
+      <c r="F125" t="s">
+        <v>250</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H125" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="D126" t="s">
+        <v>245</v>
+      </c>
+      <c r="E126" t="s">
+        <v>246</v>
+      </c>
+      <c r="F126" t="s">
+        <v>167</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H126" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="D127" t="s">
+        <v>245</v>
+      </c>
+      <c r="E127" t="s">
+        <v>246</v>
+      </c>
+      <c r="F127" t="s">
+        <v>250</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H127" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="D128" t="s">
+        <v>245</v>
+      </c>
+      <c r="E128" t="s">
+        <v>246</v>
+      </c>
+      <c r="F128" t="s">
+        <v>263</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H128" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>469</v>
+        <v>159</v>
       </c>
       <c r="D129" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E129" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F129" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="H129" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>473</v>
+        <v>171</v>
       </c>
       <c r="D130" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E130" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F130" t="s">
-        <v>141</v>
+        <v>62</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="H130" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>477</v>
+        <v>198</v>
       </c>
       <c r="D131" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E131" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F131" t="s">
-        <v>141</v>
+        <v>52</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="H131" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>481</v>
+        <v>202</v>
       </c>
       <c r="D132" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E132" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F132" t="s">
-        <v>301</v>
+        <v>52</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="H132" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>485</v>
+        <v>207</v>
       </c>
       <c r="D133" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E133" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F133" t="s">
-        <v>48</v>
+        <v>473</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="H133" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>489</v>
+        <v>212</v>
       </c>
       <c r="D134" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E134" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F134" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="H134" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>493</v>
+        <v>216</v>
       </c>
       <c r="D135" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E135" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F135" t="s">
-        <v>494</v>
+        <v>110</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="H135" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>498</v>
+        <v>220</v>
       </c>
       <c r="D136" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E136" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F136" t="s">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="H136" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>502</v>
+        <v>225</v>
       </c>
       <c r="D137" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E137" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F137" t="s">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="H137" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>506</v>
+        <v>229</v>
       </c>
       <c r="D138" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E138" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F138" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>507</v>
+        <v>489</v>
       </c>
       <c r="H138" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>510</v>
+        <v>233</v>
       </c>
       <c r="D139" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E139" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F139" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>511</v>
+        <v>492</v>
       </c>
       <c r="H139" t="s">
-        <v>512</v>
+        <v>493</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>514</v>
+        <v>237</v>
       </c>
       <c r="D140" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E140" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F140" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="H140" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>518</v>
+        <v>241</v>
       </c>
       <c r="D141" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E141" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F141" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="H141" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>522</v>
+        <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E142" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F142" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="H142" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>526</v>
+        <v>17</v>
       </c>
       <c r="D143" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E143" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F143" t="s">
-        <v>75</v>
+        <v>473</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>527</v>
+        <v>504</v>
       </c>
       <c r="H143" t="s">
-        <v>528</v>
+        <v>505</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>530</v>
+        <v>22</v>
       </c>
       <c r="D144" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E144" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F144" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>531</v>
+        <v>507</v>
       </c>
       <c r="H144" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>534</v>
+        <v>282</v>
       </c>
       <c r="D145" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E145" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F145" t="s">
-        <v>48</v>
+        <v>473</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="H145" t="s">
-        <v>536</v>
+        <v>511</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>537</v>
+        <v>512</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>538</v>
+        <v>285</v>
       </c>
       <c r="D146" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E146" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F146" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>539</v>
+        <v>513</v>
       </c>
       <c r="H146" t="s">
-        <v>540</v>
+        <v>514</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>541</v>
+        <v>515</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>542</v>
+        <v>289</v>
       </c>
       <c r="D147" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E147" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F147" t="s">
-        <v>301</v>
+        <v>62</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>543</v>
+        <v>516</v>
       </c>
       <c r="H147" t="s">
-        <v>544</v>
+        <v>517</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>545</v>
+        <v>518</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>546</v>
+        <v>292</v>
       </c>
       <c r="D148" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E148" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F148" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>547</v>
+        <v>519</v>
       </c>
       <c r="H148" t="s">
-        <v>548</v>
+        <v>520</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>549</v>
+        <v>521</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>550</v>
+        <v>295</v>
       </c>
       <c r="D149" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E149" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F149" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>551</v>
+        <v>522</v>
       </c>
       <c r="H149" t="s">
-        <v>552</v>
+        <v>523</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>553</v>
+        <v>524</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>554</v>
+        <v>298</v>
       </c>
       <c r="D150" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E150" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F150" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>555</v>
+        <v>525</v>
       </c>
       <c r="H150" t="s">
-        <v>556</v>
+        <v>526</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>557</v>
+        <v>527</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>558</v>
+        <v>302</v>
       </c>
       <c r="D151" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E151" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F151" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>559</v>
+        <v>528</v>
       </c>
       <c r="H151" t="s">
-        <v>560</v>
+        <v>529</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>561</v>
+        <v>530</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>562</v>
+        <v>305</v>
       </c>
       <c r="D152" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E152" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F152" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>563</v>
+        <v>531</v>
       </c>
       <c r="H152" t="s">
-        <v>564</v>
+        <v>532</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>565</v>
+        <v>533</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>566</v>
+        <v>309</v>
       </c>
       <c r="D153" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E153" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F153" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>567</v>
+        <v>534</v>
       </c>
       <c r="H153" t="s">
-        <v>568</v>
+        <v>535</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>569</v>
+        <v>536</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>570</v>
+        <v>312</v>
       </c>
       <c r="D154" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E154" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F154" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>571</v>
+        <v>537</v>
       </c>
       <c r="H154" t="s">
-        <v>572</v>
+        <v>538</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>573</v>
+        <v>539</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>574</v>
+        <v>315</v>
       </c>
       <c r="D155" t="s">
-        <v>287</v>
+        <v>459</v>
       </c>
       <c r="E155" t="s">
-        <v>288</v>
+        <v>460</v>
       </c>
       <c r="F155" t="s">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>575</v>
+        <v>540</v>
       </c>
       <c r="H155" t="s">
-        <v>576</v>
+        <v>541</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>542</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>318</v>
+      </c>
+      <c r="D156" t="s">
+        <v>459</v>
+      </c>
+      <c r="E156" t="s">
+        <v>460</v>
+      </c>
+      <c r="F156" t="s">
+        <v>92</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H156" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>545</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>321</v>
+      </c>
+      <c r="D157" t="s">
+        <v>459</v>
+      </c>
+      <c r="E157" t="s">
+        <v>460</v>
+      </c>
+      <c r="F157" t="s">
+        <v>57</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H157" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>548</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>324</v>
+      </c>
+      <c r="D158" t="s">
+        <v>459</v>
+      </c>
+      <c r="E158" t="s">
+        <v>460</v>
+      </c>
+      <c r="F158" t="s">
+        <v>92</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H158" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>551</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>327</v>
+      </c>
+      <c r="D159" t="s">
+        <v>459</v>
+      </c>
+      <c r="E159" t="s">
+        <v>460</v>
+      </c>
+      <c r="F159" t="s">
+        <v>79</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H159" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>554</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>330</v>
+      </c>
+      <c r="D160" t="s">
+        <v>459</v>
+      </c>
+      <c r="E160" t="s">
+        <v>460</v>
+      </c>
+      <c r="F160" t="s">
+        <v>79</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H160" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>557</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>333</v>
+      </c>
+      <c r="D161" t="s">
+        <v>459</v>
+      </c>
+      <c r="E161" t="s">
+        <v>460</v>
+      </c>
+      <c r="F161" t="s">
+        <v>79</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H161" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>560</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>336</v>
+      </c>
+      <c r="D162" t="s">
+        <v>459</v>
+      </c>
+      <c r="E162" t="s">
+        <v>460</v>
+      </c>
+      <c r="F162" t="s">
+        <v>92</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H162" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>563</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>339</v>
+      </c>
+      <c r="D163" t="s">
+        <v>459</v>
+      </c>
+      <c r="E163" t="s">
+        <v>460</v>
+      </c>
+      <c r="F163" t="s">
+        <v>52</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H163" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>566</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>342</v>
+      </c>
+      <c r="D164" t="s">
+        <v>459</v>
+      </c>
+      <c r="E164" t="s">
+        <v>460</v>
+      </c>
+      <c r="F164" t="s">
+        <v>57</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H164" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>569</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>345</v>
+      </c>
+      <c r="D165" t="s">
+        <v>459</v>
+      </c>
+      <c r="E165" t="s">
+        <v>460</v>
+      </c>
+      <c r="F165" t="s">
+        <v>57</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H165" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>572</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>348</v>
+      </c>
+      <c r="D166" t="s">
+        <v>459</v>
+      </c>
+      <c r="E166" t="s">
+        <v>460</v>
+      </c>
+      <c r="F166" t="s">
+        <v>57</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H166" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>575</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>351</v>
+      </c>
+      <c r="D167" t="s">
+        <v>459</v>
+      </c>
+      <c r="E167" t="s">
+        <v>460</v>
+      </c>
+      <c r="F167" t="s">
+        <v>110</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H167" t="s">
         <v>577</v>
       </c>
-      <c r="B156" t="s">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
         <v>578</v>
       </c>
-      <c r="D156" t="s">
-[...8 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>354</v>
+      </c>
+      <c r="D168" t="s">
+        <v>459</v>
+      </c>
+      <c r="E168" t="s">
+        <v>460</v>
+      </c>
+      <c r="F168" t="s">
+        <v>110</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="H156" t="s">
+      <c r="H168" t="s">
         <v>580</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>581</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>357</v>
+      </c>
+      <c r="D169" t="s">
+        <v>459</v>
+      </c>
+      <c r="E169" t="s">
+        <v>460</v>
+      </c>
+      <c r="F169" t="s">
+        <v>62</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H169" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>584</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>360</v>
+      </c>
+      <c r="D170" t="s">
+        <v>459</v>
+      </c>
+      <c r="E170" t="s">
+        <v>460</v>
+      </c>
+      <c r="F170" t="s">
+        <v>110</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H170" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>587</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>363</v>
+      </c>
+      <c r="D171" t="s">
+        <v>459</v>
+      </c>
+      <c r="E171" t="s">
+        <v>460</v>
+      </c>
+      <c r="F171" t="s">
+        <v>110</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H171" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>590</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>366</v>
+      </c>
+      <c r="D172" t="s">
+        <v>459</v>
+      </c>
+      <c r="E172" t="s">
+        <v>460</v>
+      </c>
+      <c r="F172" t="s">
+        <v>110</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H172" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>593</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>369</v>
+      </c>
+      <c r="D173" t="s">
+        <v>459</v>
+      </c>
+      <c r="E173" t="s">
+        <v>460</v>
+      </c>
+      <c r="F173" t="s">
+        <v>110</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H173" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>596</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>372</v>
+      </c>
+      <c r="D174" t="s">
+        <v>459</v>
+      </c>
+      <c r="E174" t="s">
+        <v>460</v>
+      </c>
+      <c r="F174" t="s">
+        <v>57</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H174" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>599</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>375</v>
+      </c>
+      <c r="D175" t="s">
+        <v>459</v>
+      </c>
+      <c r="E175" t="s">
+        <v>460</v>
+      </c>
+      <c r="F175" t="s">
+        <v>92</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H175" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>602</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>378</v>
+      </c>
+      <c r="D176" t="s">
+        <v>459</v>
+      </c>
+      <c r="E176" t="s">
+        <v>460</v>
+      </c>
+      <c r="F176" t="s">
+        <v>57</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H176" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>605</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>381</v>
+      </c>
+      <c r="D177" t="s">
+        <v>459</v>
+      </c>
+      <c r="E177" t="s">
+        <v>460</v>
+      </c>
+      <c r="F177" t="s">
+        <v>57</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H177" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>608</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>384</v>
+      </c>
+      <c r="D178" t="s">
+        <v>459</v>
+      </c>
+      <c r="E178" t="s">
+        <v>460</v>
+      </c>
+      <c r="F178" t="s">
+        <v>57</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H178" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>611</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>387</v>
+      </c>
+      <c r="D179" t="s">
+        <v>459</v>
+      </c>
+      <c r="E179" t="s">
+        <v>460</v>
+      </c>
+      <c r="F179" t="s">
+        <v>52</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H179" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>614</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>390</v>
+      </c>
+      <c r="D180" t="s">
+        <v>459</v>
+      </c>
+      <c r="E180" t="s">
+        <v>460</v>
+      </c>
+      <c r="F180" t="s">
+        <v>110</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H180" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>617</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>393</v>
+      </c>
+      <c r="D181" t="s">
+        <v>459</v>
+      </c>
+      <c r="E181" t="s">
+        <v>460</v>
+      </c>
+      <c r="F181" t="s">
+        <v>110</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H181" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>620</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>396</v>
+      </c>
+      <c r="D182" t="s">
+        <v>459</v>
+      </c>
+      <c r="E182" t="s">
+        <v>460</v>
+      </c>
+      <c r="F182" t="s">
+        <v>62</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H182" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>623</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>399</v>
+      </c>
+      <c r="D183" t="s">
+        <v>459</v>
+      </c>
+      <c r="E183" t="s">
+        <v>460</v>
+      </c>
+      <c r="F183" t="s">
+        <v>18</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H183" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>626</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>402</v>
+      </c>
+      <c r="D184" t="s">
+        <v>459</v>
+      </c>
+      <c r="E184" t="s">
+        <v>460</v>
+      </c>
+      <c r="F184" t="s">
+        <v>110</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H184" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>629</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>405</v>
+      </c>
+      <c r="D185" t="s">
+        <v>459</v>
+      </c>
+      <c r="E185" t="s">
+        <v>460</v>
+      </c>
+      <c r="F185" t="s">
+        <v>110</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H185" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>632</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>408</v>
+      </c>
+      <c r="D186" t="s">
+        <v>459</v>
+      </c>
+      <c r="E186" t="s">
+        <v>460</v>
+      </c>
+      <c r="F186" t="s">
+        <v>473</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H186" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>635</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>411</v>
+      </c>
+      <c r="D187" t="s">
+        <v>459</v>
+      </c>
+      <c r="E187" t="s">
+        <v>460</v>
+      </c>
+      <c r="F187" t="s">
+        <v>52</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H187" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>638</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>414</v>
+      </c>
+      <c r="D188" t="s">
+        <v>459</v>
+      </c>
+      <c r="E188" t="s">
+        <v>460</v>
+      </c>
+      <c r="F188" t="s">
+        <v>52</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H188" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>641</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>417</v>
+      </c>
+      <c r="D189" t="s">
+        <v>459</v>
+      </c>
+      <c r="E189" t="s">
+        <v>460</v>
+      </c>
+      <c r="F189" t="s">
+        <v>642</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H189" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>645</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>420</v>
+      </c>
+      <c r="D190" t="s">
+        <v>459</v>
+      </c>
+      <c r="E190" t="s">
+        <v>460</v>
+      </c>
+      <c r="F190" t="s">
+        <v>110</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H190" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>648</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>423</v>
+      </c>
+      <c r="D191" t="s">
+        <v>459</v>
+      </c>
+      <c r="E191" t="s">
+        <v>460</v>
+      </c>
+      <c r="F191" t="s">
+        <v>110</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H191" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>651</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>426</v>
+      </c>
+      <c r="D192" t="s">
+        <v>459</v>
+      </c>
+      <c r="E192" t="s">
+        <v>460</v>
+      </c>
+      <c r="F192" t="s">
+        <v>110</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H192" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>654</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>429</v>
+      </c>
+      <c r="D193" t="s">
+        <v>459</v>
+      </c>
+      <c r="E193" t="s">
+        <v>460</v>
+      </c>
+      <c r="F193" t="s">
+        <v>57</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H193" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>657</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>432</v>
+      </c>
+      <c r="D194" t="s">
+        <v>459</v>
+      </c>
+      <c r="E194" t="s">
+        <v>460</v>
+      </c>
+      <c r="F194" t="s">
+        <v>57</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H194" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>660</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>435</v>
+      </c>
+      <c r="D195" t="s">
+        <v>459</v>
+      </c>
+      <c r="E195" t="s">
+        <v>460</v>
+      </c>
+      <c r="F195" t="s">
+        <v>57</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H195" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>663</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>438</v>
+      </c>
+      <c r="D196" t="s">
+        <v>459</v>
+      </c>
+      <c r="E196" t="s">
+        <v>460</v>
+      </c>
+      <c r="F196" t="s">
+        <v>57</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H196" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>666</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>441</v>
+      </c>
+      <c r="D197" t="s">
+        <v>459</v>
+      </c>
+      <c r="E197" t="s">
+        <v>460</v>
+      </c>
+      <c r="F197" t="s">
+        <v>79</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H197" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>669</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>444</v>
+      </c>
+      <c r="D198" t="s">
+        <v>459</v>
+      </c>
+      <c r="E198" t="s">
+        <v>460</v>
+      </c>
+      <c r="F198" t="s">
+        <v>62</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H198" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>672</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>447</v>
+      </c>
+      <c r="D199" t="s">
+        <v>459</v>
+      </c>
+      <c r="E199" t="s">
+        <v>460</v>
+      </c>
+      <c r="F199" t="s">
+        <v>52</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H199" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>675</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>450</v>
+      </c>
+      <c r="D200" t="s">
+        <v>459</v>
+      </c>
+      <c r="E200" t="s">
+        <v>460</v>
+      </c>
+      <c r="F200" t="s">
+        <v>52</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H200" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>678</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>453</v>
+      </c>
+      <c r="D201" t="s">
+        <v>459</v>
+      </c>
+      <c r="E201" t="s">
+        <v>460</v>
+      </c>
+      <c r="F201" t="s">
+        <v>473</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H201" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>681</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>456</v>
+      </c>
+      <c r="D202" t="s">
+        <v>459</v>
+      </c>
+      <c r="E202" t="s">
+        <v>460</v>
+      </c>
+      <c r="F202" t="s">
+        <v>52</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H202" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>684</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>685</v>
+      </c>
+      <c r="D203" t="s">
+        <v>459</v>
+      </c>
+      <c r="E203" t="s">
+        <v>460</v>
+      </c>
+      <c r="F203" t="s">
+        <v>52</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H203" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>688</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>689</v>
+      </c>
+      <c r="D204" t="s">
+        <v>459</v>
+      </c>
+      <c r="E204" t="s">
+        <v>460</v>
+      </c>
+      <c r="F204" t="s">
+        <v>52</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H204" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>692</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>693</v>
+      </c>
+      <c r="D205" t="s">
+        <v>459</v>
+      </c>
+      <c r="E205" t="s">
+        <v>460</v>
+      </c>
+      <c r="F205" t="s">
+        <v>57</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H205" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>696</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>697</v>
+      </c>
+      <c r="D206" t="s">
+        <v>459</v>
+      </c>
+      <c r="E206" t="s">
+        <v>460</v>
+      </c>
+      <c r="F206" t="s">
+        <v>57</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H206" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>700</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>701</v>
+      </c>
+      <c r="D207" t="s">
+        <v>459</v>
+      </c>
+      <c r="E207" t="s">
+        <v>460</v>
+      </c>
+      <c r="F207" t="s">
+        <v>57</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H207" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>704</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>705</v>
+      </c>
+      <c r="D208" t="s">
+        <v>459</v>
+      </c>
+      <c r="E208" t="s">
+        <v>460</v>
+      </c>
+      <c r="F208" t="s">
+        <v>57</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H208" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>708</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>709</v>
+      </c>
+      <c r="D209" t="s">
+        <v>459</v>
+      </c>
+      <c r="E209" t="s">
+        <v>460</v>
+      </c>
+      <c r="F209" t="s">
+        <v>110</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H209" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>712</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>713</v>
+      </c>
+      <c r="D210" t="s">
+        <v>459</v>
+      </c>
+      <c r="E210" t="s">
+        <v>460</v>
+      </c>
+      <c r="F210" t="s">
+        <v>62</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H210" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>716</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>717</v>
+      </c>
+      <c r="D211" t="s">
+        <v>459</v>
+      </c>
+      <c r="E211" t="s">
+        <v>460</v>
+      </c>
+      <c r="F211" t="s">
+        <v>473</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H211" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>720</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>721</v>
+      </c>
+      <c r="D212" t="s">
+        <v>459</v>
+      </c>
+      <c r="E212" t="s">
+        <v>460</v>
+      </c>
+      <c r="F212" t="s">
+        <v>52</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H212" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>724</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>725</v>
+      </c>
+      <c r="D213" t="s">
+        <v>459</v>
+      </c>
+      <c r="E213" t="s">
+        <v>460</v>
+      </c>
+      <c r="F213" t="s">
+        <v>57</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H213" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>728</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>729</v>
+      </c>
+      <c r="D214" t="s">
+        <v>459</v>
+      </c>
+      <c r="E214" t="s">
+        <v>460</v>
+      </c>
+      <c r="F214" t="s">
+        <v>57</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H214" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>732</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>733</v>
+      </c>
+      <c r="D215" t="s">
+        <v>459</v>
+      </c>
+      <c r="E215" t="s">
+        <v>460</v>
+      </c>
+      <c r="F215" t="s">
+        <v>57</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H215" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>736</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>737</v>
+      </c>
+      <c r="D216" t="s">
+        <v>459</v>
+      </c>
+      <c r="E216" t="s">
+        <v>460</v>
+      </c>
+      <c r="F216" t="s">
+        <v>52</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H216" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>740</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>741</v>
+      </c>
+      <c r="D217" t="s">
+        <v>459</v>
+      </c>
+      <c r="E217" t="s">
+        <v>460</v>
+      </c>
+      <c r="F217" t="s">
+        <v>79</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H217" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>744</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>745</v>
+      </c>
+      <c r="D218" t="s">
+        <v>459</v>
+      </c>
+      <c r="E218" t="s">
+        <v>460</v>
+      </c>
+      <c r="F218" t="s">
+        <v>52</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H218" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>748</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>749</v>
+      </c>
+      <c r="D219" t="s">
+        <v>459</v>
+      </c>
+      <c r="E219" t="s">
+        <v>460</v>
+      </c>
+      <c r="F219" t="s">
+        <v>57</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H219" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>752</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>753</v>
+      </c>
+      <c r="D220" t="s">
+        <v>459</v>
+      </c>
+      <c r="E220" t="s">
+        <v>460</v>
+      </c>
+      <c r="F220" t="s">
+        <v>57</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H220" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>756</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>757</v>
+      </c>
+      <c r="D221" t="s">
+        <v>459</v>
+      </c>
+      <c r="E221" t="s">
+        <v>460</v>
+      </c>
+      <c r="F221" t="s">
+        <v>57</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H221" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>760</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>761</v>
+      </c>
+      <c r="D222" t="s">
+        <v>459</v>
+      </c>
+      <c r="E222" t="s">
+        <v>460</v>
+      </c>
+      <c r="F222" t="s">
+        <v>57</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H222" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>764</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>765</v>
+      </c>
+      <c r="D223" t="s">
+        <v>459</v>
+      </c>
+      <c r="E223" t="s">
+        <v>460</v>
+      </c>
+      <c r="F223" t="s">
+        <v>57</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H223" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>768</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>769</v>
+      </c>
+      <c r="D224" t="s">
+        <v>459</v>
+      </c>
+      <c r="E224" t="s">
+        <v>460</v>
+      </c>
+      <c r="F224" t="s">
+        <v>110</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H224" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>772</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>773</v>
+      </c>
+      <c r="D225" t="s">
+        <v>459</v>
+      </c>
+      <c r="E225" t="s">
+        <v>460</v>
+      </c>
+      <c r="F225" t="s">
+        <v>110</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H225" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>776</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>777</v>
+      </c>
+      <c r="D226" t="s">
+        <v>459</v>
+      </c>
+      <c r="E226" t="s">
+        <v>460</v>
+      </c>
+      <c r="F226" t="s">
+        <v>62</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H226" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>780</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>781</v>
+      </c>
+      <c r="D227" t="s">
+        <v>459</v>
+      </c>
+      <c r="E227" t="s">
+        <v>460</v>
+      </c>
+      <c r="F227" t="s">
+        <v>52</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H227" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>784</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>785</v>
+      </c>
+      <c r="D228" t="s">
+        <v>459</v>
+      </c>
+      <c r="E228" t="s">
+        <v>460</v>
+      </c>
+      <c r="F228" t="s">
+        <v>79</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H228" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>788</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>789</v>
+      </c>
+      <c r="D229" t="s">
+        <v>459</v>
+      </c>
+      <c r="E229" t="s">
+        <v>460</v>
+      </c>
+      <c r="F229" t="s">
+        <v>642</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H229" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>792</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>793</v>
+      </c>
+      <c r="D230" t="s">
+        <v>459</v>
+      </c>
+      <c r="E230" t="s">
+        <v>460</v>
+      </c>
+      <c r="F230" t="s">
+        <v>110</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H230" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>796</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>797</v>
+      </c>
+      <c r="D231" t="s">
+        <v>459</v>
+      </c>
+      <c r="E231" t="s">
+        <v>460</v>
+      </c>
+      <c r="F231" t="s">
+        <v>110</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H231" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>800</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>801</v>
+      </c>
+      <c r="D232" t="s">
+        <v>459</v>
+      </c>
+      <c r="E232" t="s">
+        <v>460</v>
+      </c>
+      <c r="F232" t="s">
+        <v>110</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H232" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>804</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>805</v>
+      </c>
+      <c r="D233" t="s">
+        <v>459</v>
+      </c>
+      <c r="E233" t="s">
+        <v>460</v>
+      </c>
+      <c r="F233" t="s">
+        <v>473</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H233" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>808</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>809</v>
+      </c>
+      <c r="D234" t="s">
+        <v>459</v>
+      </c>
+      <c r="E234" t="s">
+        <v>460</v>
+      </c>
+      <c r="F234" t="s">
+        <v>473</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H234" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>812</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>813</v>
+      </c>
+      <c r="D235" t="s">
+        <v>459</v>
+      </c>
+      <c r="E235" t="s">
+        <v>460</v>
+      </c>
+      <c r="F235" t="s">
+        <v>92</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H235" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>816</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>817</v>
+      </c>
+      <c r="D236" t="s">
+        <v>459</v>
+      </c>
+      <c r="E236" t="s">
+        <v>460</v>
+      </c>
+      <c r="F236" t="s">
+        <v>79</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H236" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>820</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>821</v>
+      </c>
+      <c r="D237" t="s">
+        <v>459</v>
+      </c>
+      <c r="E237" t="s">
+        <v>460</v>
+      </c>
+      <c r="F237" t="s">
+        <v>52</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H237" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>824</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>825</v>
+      </c>
+      <c r="D238" t="s">
+        <v>459</v>
+      </c>
+      <c r="E238" t="s">
+        <v>460</v>
+      </c>
+      <c r="F238" t="s">
+        <v>52</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H238" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>828</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>829</v>
+      </c>
+      <c r="D239" t="s">
+        <v>459</v>
+      </c>
+      <c r="E239" t="s">
+        <v>460</v>
+      </c>
+      <c r="F239" t="s">
+        <v>473</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H239" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>832</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>833</v>
+      </c>
+      <c r="D240" t="s">
+        <v>459</v>
+      </c>
+      <c r="E240" t="s">
+        <v>460</v>
+      </c>
+      <c r="F240" t="s">
+        <v>62</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H240" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>836</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>837</v>
+      </c>
+      <c r="D241" t="s">
+        <v>459</v>
+      </c>
+      <c r="E241" t="s">
+        <v>460</v>
+      </c>
+      <c r="F241" t="s">
+        <v>110</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H241" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>840</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>841</v>
+      </c>
+      <c r="D242" t="s">
+        <v>459</v>
+      </c>
+      <c r="E242" t="s">
+        <v>460</v>
+      </c>
+      <c r="F242" t="s">
+        <v>92</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H242" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>844</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>845</v>
+      </c>
+      <c r="D243" t="s">
+        <v>459</v>
+      </c>
+      <c r="E243" t="s">
+        <v>460</v>
+      </c>
+      <c r="F243" t="s">
+        <v>79</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H243" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>848</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>849</v>
+      </c>
+      <c r="D244" t="s">
+        <v>459</v>
+      </c>
+      <c r="E244" t="s">
+        <v>460</v>
+      </c>
+      <c r="F244" t="s">
+        <v>79</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H244" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>852</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>853</v>
+      </c>
+      <c r="D245" t="s">
+        <v>459</v>
+      </c>
+      <c r="E245" t="s">
+        <v>460</v>
+      </c>
+      <c r="F245" t="s">
+        <v>473</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H245" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>856</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>857</v>
+      </c>
+      <c r="D246" t="s">
+        <v>459</v>
+      </c>
+      <c r="E246" t="s">
+        <v>460</v>
+      </c>
+      <c r="F246" t="s">
+        <v>473</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H246" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>860</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>861</v>
+      </c>
+      <c r="D247" t="s">
+        <v>459</v>
+      </c>
+      <c r="E247" t="s">
+        <v>460</v>
+      </c>
+      <c r="F247" t="s">
+        <v>79</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H247" t="s">
+        <v>863</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6336,50 +9551,141 @@
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>